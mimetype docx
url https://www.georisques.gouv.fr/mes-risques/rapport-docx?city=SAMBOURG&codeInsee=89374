--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937937672" name="Picture">
+                  <wp:docPr id="1256255662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937937672" name="Picture"/>
+                          <pic:cNvPr id="1256255662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905473034" name="Picture">
+                  <wp:docPr id="973898350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905473034" name="Picture"/>
+                          <pic:cNvPr id="973898350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="551925922" name="Picture">
+                        <wp:docPr id="1719926363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="551925922" name="Picture"/>
+                                <pic:cNvPr id="1719926363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225492643" name="Picture">
+                  <wp:docPr id="1998628824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225492643" name="Picture"/>
+                          <pic:cNvPr id="1998628824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11321533" name="Picture">
+                  <wp:docPr id="460825154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11321533" name="Picture"/>
+                          <pic:cNvPr id="460825154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448229609" name="Picture">
+                  <wp:docPr id="1085350834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448229609" name="Picture"/>
+                          <pic:cNvPr id="1085350834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517305391" name="Picture">
+                  <wp:docPr id="1876279736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517305391" name="Picture"/>
+                          <pic:cNvPr id="1876279736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771552884" name="Picture">
+                  <wp:docPr id="286056210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771552884" name="Picture"/>
+                          <pic:cNvPr id="286056210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1266379173" name="Picture">
+                        <wp:docPr id="2033362718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1266379173" name="Picture"/>
+                                <pic:cNvPr id="2033362718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1968393428" name="Picture">
+                        <wp:docPr id="1291754346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1968393428" name="Picture"/>
+                                <pic:cNvPr id="1291754346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559085803" name="Picture">
+                        <wp:docPr id="1685173884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559085803" name="Picture"/>
+                                <pic:cNvPr id="1685173884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="128637866" name="Picture">
+                        <wp:docPr id="1292596613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="128637866" name="Picture"/>
+                                <pic:cNvPr id="1292596613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1423180314" name="Picture">
+                        <wp:docPr id="1548961135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1423180314" name="Picture"/>
+                                <pic:cNvPr id="1548961135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1282561696" name="Picture">
+                        <wp:docPr id="1948040832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1282561696" name="Picture"/>
+                                <pic:cNvPr id="1948040832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067391709" name="Picture">
+                        <wp:docPr id="240321241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067391709" name="Picture"/>
+                                <pic:cNvPr id="240321241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="448289881" name="Picture">
+                        <wp:docPr id="608449932" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="448289881" name="Picture"/>
+                                <pic:cNvPr id="608449932" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1000363526" name="Picture">
+                        <wp:docPr id="2093089369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1000363526" name="Picture"/>
+                                <pic:cNvPr id="2093089369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1713339502" name="Picture">
+                        <wp:docPr id="1100715295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1713339502" name="Picture"/>
+                                <pic:cNvPr id="1100715295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1705346194" name="Picture">
+                        <wp:docPr id="1710641216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1705346194" name="Picture"/>
+                                <pic:cNvPr id="1710641216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1254594500" name="Picture">
+                        <wp:docPr id="578766795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1254594500" name="Picture"/>
+                                <pic:cNvPr id="578766795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="327011299" name="Picture">
+                        <wp:docPr id="1061887843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="327011299" name="Picture"/>
+                                <pic:cNvPr id="1061887843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1357480129" name="Picture">
+                        <wp:docPr id="2126359133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1357480129" name="Picture"/>
+                                <pic:cNvPr id="2126359133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="839295692" name="Picture">
+                        <wp:docPr id="1055315094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="839295692" name="Picture"/>
+                                <pic:cNvPr id="1055315094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493066438" name="Picture">
+                  <wp:docPr id="1528332340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493066438" name="Picture"/>
+                          <pic:cNvPr id="1528332340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59411684" name="Picture">
+                  <wp:docPr id="150528359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59411684" name="Picture"/>
+                          <pic:cNvPr id="150528359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775982507" name="Picture">
+                  <wp:docPr id="1152258110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775982507" name="Picture"/>
+                          <pic:cNvPr id="1152258110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272373961" name="Picture">
+                  <wp:docPr id="486270180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272373961" name="Picture"/>
+                          <pic:cNvPr id="486270180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438428567" name="Picture">
+                  <wp:docPr id="1485946515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438428567" name="Picture"/>
+                          <pic:cNvPr id="1485946515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133192979" name="Picture">
+                  <wp:docPr id="1968069430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133192979" name="Picture"/>
+                          <pic:cNvPr id="1968069430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1034256994" name="Picture">
+                        <wp:docPr id="1305835933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1034256994" name="Picture"/>
+                                <pic:cNvPr id="1305835933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444501860" name="Picture">
+                  <wp:docPr id="1240043777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444501860" name="Picture"/>
+                          <pic:cNvPr id="1240043777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437382264" name="Picture">
+                  <wp:docPr id="1327386050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437382264" name="Picture"/>
+                          <pic:cNvPr id="1327386050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141610557" name="Picture">
+                  <wp:docPr id="694275117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141610557" name="Picture"/>
+                          <pic:cNvPr id="694275117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852800098" name="Picture">
+                  <wp:docPr id="1435510166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852800098" name="Picture"/>
+                          <pic:cNvPr id="1435510166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269655692" name="Picture">
+                  <wp:docPr id="842318470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269655692" name="Picture"/>
+                          <pic:cNvPr id="842318470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11087577" name="Picture">
+                  <wp:docPr id="1941625114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11087577" name="Picture"/>
+                          <pic:cNvPr id="1941625114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="268504227" name="Picture">
+                        <wp:docPr id="934648809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="268504227" name="Picture"/>
+                                <pic:cNvPr id="934648809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699879060" name="Picture">
+                  <wp:docPr id="273892998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699879060" name="Picture"/>
+                          <pic:cNvPr id="273892998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384943405" name="Picture">
+                  <wp:docPr id="19859184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384943405" name="Picture"/>
+                          <pic:cNvPr id="19859184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667458228" name="Picture">
+                  <wp:docPr id="582732133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667458228" name="Picture"/>
+                          <pic:cNvPr id="582732133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630754811" name="Picture">
+                  <wp:docPr id="1980340226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630754811" name="Picture"/>
+                          <pic:cNvPr id="1980340226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913748302" name="Picture">
+                  <wp:docPr id="1717570303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913748302" name="Picture"/>
+                          <pic:cNvPr id="1717570303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264745719" name="Picture">
+                  <wp:docPr id="2112283562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264745719" name="Picture"/>
+                          <pic:cNvPr id="2112283562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="460714726" name="Picture">
+                        <wp:docPr id="1457852980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="460714726" name="Picture"/>
+                                <pic:cNvPr id="1457852980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153725363" name="Picture">
+                  <wp:docPr id="1360547357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153725363" name="Picture"/>
+                          <pic:cNvPr id="1360547357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266003981" name="Picture">
+                  <wp:docPr id="1866411240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266003981" name="Picture"/>
+                          <pic:cNvPr id="1866411240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999081938" name="Picture">
+                  <wp:docPr id="297133961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999081938" name="Picture"/>
+                          <pic:cNvPr id="297133961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889861589" name="Picture">
+                  <wp:docPr id="854995377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889861589" name="Picture"/>
+                          <pic:cNvPr id="854995377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832409079" name="Picture">
+                  <wp:docPr id="607650667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832409079" name="Picture"/>
+                          <pic:cNvPr id="607650667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811053013" name="Picture">
+                  <wp:docPr id="445592010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811053013" name="Picture"/>
+                          <pic:cNvPr id="445592010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583835816" name="Picture">
+                  <wp:docPr id="714077005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583835816" name="Picture"/>
+                          <pic:cNvPr id="714077005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490390161" name="Picture">
+                  <wp:docPr id="1695935630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490390161" name="Picture"/>
+                          <pic:cNvPr id="1695935630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006604431" name="Picture">
+                  <wp:docPr id="1416414645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006604431" name="Picture"/>
+                          <pic:cNvPr id="1416414645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1597892295" name="Picture">
+                        <wp:docPr id="1513312886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1597892295" name="Picture"/>
+                                <pic:cNvPr id="1513312886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402746951" name="Picture">
+                  <wp:docPr id="1749054952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402746951" name="Picture"/>
+                          <pic:cNvPr id="1749054952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067795927" name="Picture">
+                  <wp:docPr id="1335971000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067795927" name="Picture"/>
+                          <pic:cNvPr id="1335971000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850043423" name="Picture">
+                  <wp:docPr id="1070783477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850043423" name="Picture"/>
+                          <pic:cNvPr id="1070783477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780493840" name="Picture">
+                  <wp:docPr id="331246189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780493840" name="Picture"/>
+                          <pic:cNvPr id="331246189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042184266" name="Picture">
+                  <wp:docPr id="1073225887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042184266" name="Picture"/>
+                          <pic:cNvPr id="1073225887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087948748" name="Picture">
+                  <wp:docPr id="121507457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087948748" name="Picture"/>
+                          <pic:cNvPr id="121507457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="403820629" name="Picture">
+                        <wp:docPr id="690614853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="403820629" name="Picture"/>
+                                <pic:cNvPr id="690614853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014105450" name="Picture">
+                  <wp:docPr id="1586805735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014105450" name="Picture"/>
+                          <pic:cNvPr id="1586805735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858692230" name="Picture">
+                  <wp:docPr id="1189211958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858692230" name="Picture"/>
+                          <pic:cNvPr id="1189211958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641578033" name="Picture">
+                  <wp:docPr id="189919787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641578033" name="Picture"/>
+                          <pic:cNvPr id="189919787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>