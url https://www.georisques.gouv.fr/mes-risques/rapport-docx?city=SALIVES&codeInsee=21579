--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913616856" name="Picture">
+                  <wp:docPr id="492537877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913616856" name="Picture"/>
+                          <pic:cNvPr id="492537877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932086324" name="Picture">
+                  <wp:docPr id="996328499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932086324" name="Picture"/>
+                          <pic:cNvPr id="996328499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1675683166" name="Picture">
+                        <wp:docPr id="2026142321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1675683166" name="Picture"/>
+                                <pic:cNvPr id="2026142321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107975515" name="Picture">
+                  <wp:docPr id="233989725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107975515" name="Picture"/>
+                          <pic:cNvPr id="233989725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015543458" name="Picture">
+                  <wp:docPr id="1886044789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015543458" name="Picture"/>
+                          <pic:cNvPr id="1886044789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805662294" name="Picture">
+                  <wp:docPr id="1812197245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805662294" name="Picture"/>
+                          <pic:cNvPr id="1812197245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608537864" name="Picture">
+                  <wp:docPr id="548615865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608537864" name="Picture"/>
+                          <pic:cNvPr id="548615865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258724138" name="Picture">
+                  <wp:docPr id="1664836759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258724138" name="Picture"/>
+                          <pic:cNvPr id="1664836759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="314103211" name="Picture">
+                        <wp:docPr id="1183327024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="314103211" name="Picture"/>
+                                <pic:cNvPr id="1183327024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1111689289" name="Picture">
+                        <wp:docPr id="2127152235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1111689289" name="Picture"/>
+                                <pic:cNvPr id="2127152235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1075294563" name="Picture">
+                        <wp:docPr id="565408577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1075294563" name="Picture"/>
+                                <pic:cNvPr id="565408577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="314010033" name="Picture">
+                        <wp:docPr id="799535511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="314010033" name="Picture"/>
+                                <pic:cNvPr id="799535511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1654425309" name="Picture">
+                        <wp:docPr id="344592286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1654425309" name="Picture"/>
+                                <pic:cNvPr id="344592286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="662754097" name="Picture">
+                        <wp:docPr id="1049012926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="662754097" name="Picture"/>
+                                <pic:cNvPr id="1049012926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="739779830" name="Picture">
+                        <wp:docPr id="2101388982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="739779830" name="Picture"/>
+                                <pic:cNvPr id="2101388982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267410783" name="Picture">
+                        <wp:docPr id="2095671124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267410783" name="Picture"/>
+                                <pic:cNvPr id="2095671124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="311343069" name="Picture">
+                        <wp:docPr id="18493658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="311343069" name="Picture"/>
+                                <pic:cNvPr id="18493658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="610988980" name="Picture">
+                        <wp:docPr id="1188739872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="610988980" name="Picture"/>
+                                <pic:cNvPr id="1188739872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2112677263" name="Picture">
+                        <wp:docPr id="1830930821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2112677263" name="Picture"/>
+                                <pic:cNvPr id="1830930821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="848044964" name="Picture">
+                        <wp:docPr id="1759737636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="848044964" name="Picture"/>
+                                <pic:cNvPr id="1759737636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1046374098" name="Picture">
+                        <wp:docPr id="1850086920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1046374098" name="Picture"/>
+                                <pic:cNvPr id="1850086920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="846753347" name="Picture">
+                        <wp:docPr id="1744781822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="846753347" name="Picture"/>
+                                <pic:cNvPr id="1744781822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="914289041" name="Picture">
+                        <wp:docPr id="50429949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="914289041" name="Picture"/>
+                                <pic:cNvPr id="50429949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657466802" name="Picture">
+                  <wp:docPr id="644229840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657466802" name="Picture"/>
+                          <pic:cNvPr id="644229840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553076820" name="Picture">
+                  <wp:docPr id="662391333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553076820" name="Picture"/>
+                          <pic:cNvPr id="662391333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673611323" name="Picture">
+                  <wp:docPr id="798106752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673611323" name="Picture"/>
+                          <pic:cNvPr id="798106752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390238915" name="Picture">
+                  <wp:docPr id="1103395236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390238915" name="Picture"/>
+                          <pic:cNvPr id="1103395236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481974014" name="Picture">
+                  <wp:docPr id="707326354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481974014" name="Picture"/>
+                          <pic:cNvPr id="707326354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825332953" name="Picture">
+                  <wp:docPr id="1037189341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825332953" name="Picture"/>
+                          <pic:cNvPr id="1037189341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1888628676" name="Picture">
+                        <wp:docPr id="430216811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1888628676" name="Picture"/>
+                                <pic:cNvPr id="430216811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456384944" name="Picture">
+                  <wp:docPr id="1838408444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456384944" name="Picture"/>
+                          <pic:cNvPr id="1838408444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205294956" name="Picture">
+                  <wp:docPr id="1302843920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205294956" name="Picture"/>
+                          <pic:cNvPr id="1302843920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651869277" name="Picture">
+                  <wp:docPr id="1879904769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651869277" name="Picture"/>
+                          <pic:cNvPr id="1879904769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059846336" name="Picture">
+                  <wp:docPr id="21841608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059846336" name="Picture"/>
+                          <pic:cNvPr id="21841608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651412595" name="Picture">
+                  <wp:docPr id="86708250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651412595" name="Picture"/>
+                          <pic:cNvPr id="86708250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675235574" name="Picture">
+                  <wp:docPr id="1138719859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675235574" name="Picture"/>
+                          <pic:cNvPr id="1138719859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1220215052" name="Picture">
+                        <wp:docPr id="1627518028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1220215052" name="Picture"/>
+                                <pic:cNvPr id="1627518028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635894316" name="Picture">
+                  <wp:docPr id="645164959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635894316" name="Picture"/>
+                          <pic:cNvPr id="645164959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893725949" name="Picture">
+                  <wp:docPr id="1211718793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893725949" name="Picture"/>
+                          <pic:cNvPr id="1211718793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536954224" name="Picture">
+                  <wp:docPr id="944451485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536954224" name="Picture"/>
+                          <pic:cNvPr id="944451485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828613286" name="Picture">
+                  <wp:docPr id="480613088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828613286" name="Picture"/>
+                          <pic:cNvPr id="480613088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563148319" name="Picture">
+                  <wp:docPr id="635598428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563148319" name="Picture"/>
+                          <pic:cNvPr id="635598428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495603272" name="Picture">
+                  <wp:docPr id="1159986028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495603272" name="Picture"/>
+                          <pic:cNvPr id="1159986028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29289,51 +29289,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1680"/>
+          <w:trHeight w:hRule="atLeast" w:val="1300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="323180179" name="Picture">
+                        <wp:docPr id="1003122811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="323180179" name="Picture"/>
+                                <pic:cNvPr id="1003122811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29847,51 +29847,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="780"/>
+                <w:trHeight w:hRule="atLeast" w:val="400"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29916,54 +29916,50 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Mouvement de terrain</w:t>
-[...2 lines deleted...]
-                    <w:br/>
                     <w:t xml:space="preserve">Mouvement de terrain</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Affaissements et effondrements d'origine anthropique (anciennes carrières souterraines, hors mines)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
@@ -30669,51 +30665,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2660"/>
+          <w:trHeight w:hRule="exact" w:val="3040"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -31447,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179998464" name="Picture">
+                  <wp:docPr id="1377318799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179998464" name="Picture"/>
+                          <pic:cNvPr id="1377318799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31536,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460635436" name="Picture">
+                  <wp:docPr id="1928445432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460635436" name="Picture"/>
+                          <pic:cNvPr id="1928445432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32180,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438007017" name="Picture">
+                  <wp:docPr id="840688303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438007017" name="Picture"/>
+                          <pic:cNvPr id="840688303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33178,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744471040" name="Picture">
+                  <wp:docPr id="1368815687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744471040" name="Picture"/>
+                          <pic:cNvPr id="1368815687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33281,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515484027" name="Picture">
+                  <wp:docPr id="102062874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515484027" name="Picture"/>
+                          <pic:cNvPr id="102062874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34658,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281397205" name="Picture">
+                  <wp:docPr id="95175336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281397205" name="Picture"/>
+                          <pic:cNvPr id="95175336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35801,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1296948379" name="Picture">
+                        <wp:docPr id="624442959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1296948379" name="Picture"/>
+                                <pic:cNvPr id="624442959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37162,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938309512" name="Picture">
+                  <wp:docPr id="1122406722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938309512" name="Picture"/>
+                          <pic:cNvPr id="1122406722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37251,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117931437" name="Picture">
+                  <wp:docPr id="63866102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117931437" name="Picture"/>
+                          <pic:cNvPr id="63866102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37895,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365310423" name="Picture">
+                  <wp:docPr id="593377089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365310423" name="Picture"/>
+                          <pic:cNvPr id="593377089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38893,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164143666" name="Picture">
+                  <wp:docPr id="1443458637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164143666" name="Picture"/>
+                          <pic:cNvPr id="1443458637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38996,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628990212" name="Picture">
+                  <wp:docPr id="1369407624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628990212" name="Picture"/>
+                          <pic:cNvPr id="1369407624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40373,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042626971" name="Picture">
+                  <wp:docPr id="1709948446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042626971" name="Picture"/>
+                          <pic:cNvPr id="1709948446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41516,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="478404072" name="Picture">
+                        <wp:docPr id="1148623444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="478404072" name="Picture"/>
+                                <pic:cNvPr id="1148623444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42787,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629438012" name="Picture">
+                  <wp:docPr id="2027061978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629438012" name="Picture"/>
+                          <pic:cNvPr id="2027061978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42867,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018677860" name="Picture">
+                  <wp:docPr id="658391677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018677860" name="Picture"/>
+                          <pic:cNvPr id="658391677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43346,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300787928" name="Picture">
+                  <wp:docPr id="279384915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300787928" name="Picture"/>
+                          <pic:cNvPr id="279384915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46061,57 +46057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726122020" name="Picture">
+                  <wp:docPr id="575759781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726122020" name="Picture"/>
+                          <pic:cNvPr id="575759781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46132,57 +46128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678023286" name="Picture">
+                  <wp:docPr id="1999238712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678023286" name="Picture"/>
+                          <pic:cNvPr id="1999238712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46546,57 +46542,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779706524" name="Picture">
+                  <wp:docPr id="1597791749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779706524" name="Picture"/>
+                          <pic:cNvPr id="1597791749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>