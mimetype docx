--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745014736" name="Picture">
+                  <wp:docPr id="1741516758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745014736" name="Picture"/>
+                          <pic:cNvPr id="1741516758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303536531" name="Picture">
+                  <wp:docPr id="982256346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303536531" name="Picture"/>
+                          <pic:cNvPr id="982256346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="59443058" name="Picture">
+                        <wp:docPr id="1714591066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="59443058" name="Picture"/>
+                                <pic:cNvPr id="1714591066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828371983" name="Picture">
+                  <wp:docPr id="1392627394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828371983" name="Picture"/>
+                          <pic:cNvPr id="1392627394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746842854" name="Picture">
+                  <wp:docPr id="948582097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746842854" name="Picture"/>
+                          <pic:cNvPr id="948582097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267501589" name="Picture">
+                  <wp:docPr id="619287144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267501589" name="Picture"/>
+                          <pic:cNvPr id="619287144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747059577" name="Picture">
+                  <wp:docPr id="380131032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747059577" name="Picture"/>
+                          <pic:cNvPr id="380131032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398921083" name="Picture">
+                  <wp:docPr id="1426176779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398921083" name="Picture"/>
+                          <pic:cNvPr id="1426176779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="220091991" name="Picture">
+                        <wp:docPr id="1220811383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="220091991" name="Picture"/>
+                                <pic:cNvPr id="1220811383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1167007146" name="Picture">
+                        <wp:docPr id="1819816585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1167007146" name="Picture"/>
+                                <pic:cNvPr id="1819816585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="77667778" name="Picture">
+                        <wp:docPr id="1618556248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="77667778" name="Picture"/>
+                                <pic:cNvPr id="1618556248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="788922194" name="Picture">
+                        <wp:docPr id="1722898236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="788922194" name="Picture"/>
+                                <pic:cNvPr id="1722898236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="912553938" name="Picture">
+                        <wp:docPr id="965192914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="912553938" name="Picture"/>
+                                <pic:cNvPr id="965192914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1615144543" name="Picture">
+                        <wp:docPr id="928126702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1615144543" name="Picture"/>
+                                <pic:cNvPr id="928126702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2039096576" name="Picture">
+                        <wp:docPr id="139233915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2039096576" name="Picture"/>
+                                <pic:cNvPr id="139233915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="106064580" name="Picture">
+                        <wp:docPr id="183780353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="106064580" name="Picture"/>
+                                <pic:cNvPr id="183780353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="776978663" name="Picture">
+                        <wp:docPr id="1097966306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="776978663" name="Picture"/>
+                                <pic:cNvPr id="1097966306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1181073292" name="Picture">
+                        <wp:docPr id="35642813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1181073292" name="Picture"/>
+                                <pic:cNvPr id="35642813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="991421160" name="Picture">
+                        <wp:docPr id="1135445339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="991421160" name="Picture"/>
+                                <pic:cNvPr id="1135445339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2077560144" name="Picture">
+                        <wp:docPr id="1990254154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2077560144" name="Picture"/>
+                                <pic:cNvPr id="1990254154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1280201006" name="Picture">
+                        <wp:docPr id="1270202271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1280201006" name="Picture"/>
+                                <pic:cNvPr id="1270202271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1452758841" name="Picture">
+                        <wp:docPr id="46299799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1452758841" name="Picture"/>
+                                <pic:cNvPr id="46299799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="489865870" name="Picture">
+                        <wp:docPr id="1368697278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="489865870" name="Picture"/>
+                                <pic:cNvPr id="1368697278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127419330" name="Picture">
+                  <wp:docPr id="356456803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127419330" name="Picture"/>
+                          <pic:cNvPr id="356456803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729776917" name="Picture">
+                  <wp:docPr id="1878371935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729776917" name="Picture"/>
+                          <pic:cNvPr id="1878371935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76263467" name="Picture">
+                  <wp:docPr id="257830901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76263467" name="Picture"/>
+                          <pic:cNvPr id="257830901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113525635" name="Picture">
+                  <wp:docPr id="894450770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113525635" name="Picture"/>
+                          <pic:cNvPr id="894450770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574226328" name="Picture">
+                  <wp:docPr id="521140755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574226328" name="Picture"/>
+                          <pic:cNvPr id="521140755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568243913" name="Picture">
+                  <wp:docPr id="1887247421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568243913" name="Picture"/>
+                          <pic:cNvPr id="1887247421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="634314313" name="Picture">
+                        <wp:docPr id="424439760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="634314313" name="Picture"/>
+                                <pic:cNvPr id="424439760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093110270" name="Picture">
+                  <wp:docPr id="578626954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093110270" name="Picture"/>
+                          <pic:cNvPr id="578626954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266546244" name="Picture">
+                  <wp:docPr id="982873792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266546244" name="Picture"/>
+                          <pic:cNvPr id="982873792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544324967" name="Picture">
+                  <wp:docPr id="1079880877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544324967" name="Picture"/>
+                          <pic:cNvPr id="1079880877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750537466" name="Picture">
+                  <wp:docPr id="741979122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750537466" name="Picture"/>
+                          <pic:cNvPr id="741979122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031284532" name="Picture">
+                  <wp:docPr id="696204741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031284532" name="Picture"/>
+                          <pic:cNvPr id="696204741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="842740681" name="Picture">
+                  <wp:docPr id="1687209395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="842740681" name="Picture"/>
+                          <pic:cNvPr id="1687209395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="718263455" name="Picture">
+                        <wp:docPr id="863768344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="718263455" name="Picture"/>
+                                <pic:cNvPr id="863768344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="697433732" name="Picture">
+                        <wp:docPr id="14203344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="697433732" name="Picture"/>
+                                <pic:cNvPr id="14203344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035987179" name="Picture">
+                  <wp:docPr id="1816767630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035987179" name="Picture"/>
+                          <pic:cNvPr id="1816767630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628364788" name="Picture">
+                  <wp:docPr id="1600323018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628364788" name="Picture"/>
+                          <pic:cNvPr id="1600323018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1110291537" name="Picture">
+                  <wp:docPr id="818868332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1110291537" name="Picture"/>
+                          <pic:cNvPr id="818868332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094532593" name="Picture">
+                  <wp:docPr id="1946318843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094532593" name="Picture"/>
+                          <pic:cNvPr id="1946318843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385131854" name="Picture">
+                  <wp:docPr id="906285539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385131854" name="Picture"/>
+                          <pic:cNvPr id="906285539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179420744" name="Picture">
+                  <wp:docPr id="238760432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179420744" name="Picture"/>
+                          <pic:cNvPr id="238760432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1127955933" name="Picture">
+                        <wp:docPr id="593638028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1127955933" name="Picture"/>
+                                <pic:cNvPr id="593638028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32910,57 +32910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408679562" name="Picture">
+                  <wp:docPr id="1764525990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408679562" name="Picture"/>
+                          <pic:cNvPr id="1764525990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32999,57 +32999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869264602" name="Picture">
+                  <wp:docPr id="1195268001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869264602" name="Picture"/>
+                          <pic:cNvPr id="1195268001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696318635" name="Picture">
+                  <wp:docPr id="1970994072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696318635" name="Picture"/>
+                          <pic:cNvPr id="1970994072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34641,57 +34641,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474843177" name="Picture">
+                  <wp:docPr id="1148028037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474843177" name="Picture"/>
+                          <pic:cNvPr id="1148028037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34744,57 +34744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090282146" name="Picture">
+                  <wp:docPr id="2091271700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090282146" name="Picture"/>
+                          <pic:cNvPr id="2091271700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36121,57 +36121,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460057550" name="Picture">
+                  <wp:docPr id="1940342268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460057550" name="Picture"/>
+                          <pic:cNvPr id="1940342268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37264,57 +37264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1956080757" name="Picture">
+                        <wp:docPr id="283869719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1956080757" name="Picture"/>
+                                <pic:cNvPr id="283869719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38632,57 +38632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436223610" name="Picture">
+                  <wp:docPr id="1851371756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436223610" name="Picture"/>
+                          <pic:cNvPr id="1851371756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38721,57 +38721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429937547" name="Picture">
+                  <wp:docPr id="586050570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429937547" name="Picture"/>
+                          <pic:cNvPr id="586050570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39353,57 +39353,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736582319" name="Picture">
+                  <wp:docPr id="782372145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736582319" name="Picture"/>
+                          <pic:cNvPr id="782372145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40297,57 +40297,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388430344" name="Picture">
+                  <wp:docPr id="102757083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388430344" name="Picture"/>
+                          <pic:cNvPr id="102757083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40409,57 +40409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614576819" name="Picture">
+                  <wp:docPr id="1939825737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614576819" name="Picture"/>
+                          <pic:cNvPr id="1939825737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42068,57 +42068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822315322" name="Picture">
+                  <wp:docPr id="38564212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822315322" name="Picture"/>
+                          <pic:cNvPr id="38564212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43247,57 +43247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140166359" name="Picture">
+                  <wp:docPr id="1254697194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140166359" name="Picture"/>
+                          <pic:cNvPr id="1254697194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43327,57 +43327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017465012" name="Picture">
+                  <wp:docPr id="579655144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017465012" name="Picture"/>
+                          <pic:cNvPr id="579655144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43815,57 +43815,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513825241" name="Picture">
+                  <wp:docPr id="1356633252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513825241" name="Picture"/>
+                          <pic:cNvPr id="1356633252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>