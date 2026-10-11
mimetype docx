--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069635679" name="Picture">
+                  <wp:docPr id="471704540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069635679" name="Picture"/>
+                          <pic:cNvPr id="471704540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291583993" name="Picture">
+                  <wp:docPr id="448575730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291583993" name="Picture"/>
+                          <pic:cNvPr id="448575730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="955013602" name="Picture">
+                        <wp:docPr id="1438225865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="955013602" name="Picture"/>
+                                <pic:cNvPr id="1438225865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480972969" name="Picture">
+                  <wp:docPr id="1805794942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480972969" name="Picture"/>
+                          <pic:cNvPr id="1805794942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014729342" name="Picture">
+                  <wp:docPr id="954177168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014729342" name="Picture"/>
+                          <pic:cNvPr id="954177168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113806620" name="Picture">
+                  <wp:docPr id="172050284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113806620" name="Picture"/>
+                          <pic:cNvPr id="172050284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634868131" name="Picture">
+                  <wp:docPr id="1369419013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634868131" name="Picture"/>
+                          <pic:cNvPr id="1369419013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754612193" name="Picture">
+                  <wp:docPr id="1507147972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754612193" name="Picture"/>
+                          <pic:cNvPr id="1507147972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1059795182" name="Picture">
+                        <wp:docPr id="135446248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1059795182" name="Picture"/>
+                                <pic:cNvPr id="135446248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1849766142" name="Picture">
+                        <wp:docPr id="1827575466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1849766142" name="Picture"/>
+                                <pic:cNvPr id="1827575466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1878322101" name="Picture">
+                        <wp:docPr id="819396693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1878322101" name="Picture"/>
+                                <pic:cNvPr id="819396693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1430351478" name="Picture">
+                        <wp:docPr id="951105776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1430351478" name="Picture"/>
+                                <pic:cNvPr id="951105776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1201137882" name="Picture">
+                        <wp:docPr id="1639646826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1201137882" name="Picture"/>
+                                <pic:cNvPr id="1639646826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="910804981" name="Picture">
+                        <wp:docPr id="1517513292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="910804981" name="Picture"/>
+                                <pic:cNvPr id="1517513292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="387435256" name="Picture">
+                        <wp:docPr id="574912228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="387435256" name="Picture"/>
+                                <pic:cNvPr id="574912228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1587826215" name="Picture">
+                        <wp:docPr id="1757712399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1587826215" name="Picture"/>
+                                <pic:cNvPr id="1757712399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1933518489" name="Picture">
+                        <wp:docPr id="1889729877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1933518489" name="Picture"/>
+                                <pic:cNvPr id="1889729877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="149976056" name="Picture">
+                        <wp:docPr id="711477153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="149976056" name="Picture"/>
+                                <pic:cNvPr id="711477153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1284155016" name="Picture">
+                        <wp:docPr id="1254763775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1284155016" name="Picture"/>
+                                <pic:cNvPr id="1254763775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2044754592" name="Picture">
+                        <wp:docPr id="23509625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2044754592" name="Picture"/>
+                                <pic:cNvPr id="23509625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1950574939" name="Picture">
+                        <wp:docPr id="285767802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1950574939" name="Picture"/>
+                                <pic:cNvPr id="285767802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1050766813" name="Picture">
+                        <wp:docPr id="230468270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1050766813" name="Picture"/>
+                                <pic:cNvPr id="230468270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="80182909" name="Picture">
+                        <wp:docPr id="2016573882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="80182909" name="Picture"/>
+                                <pic:cNvPr id="2016573882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473138160" name="Picture">
+                  <wp:docPr id="2021556425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473138160" name="Picture"/>
+                          <pic:cNvPr id="2021556425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507358756" name="Picture">
+                  <wp:docPr id="73969842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507358756" name="Picture"/>
+                          <pic:cNvPr id="73969842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494204942" name="Picture">
+                  <wp:docPr id="2120782566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494204942" name="Picture"/>
+                          <pic:cNvPr id="2120782566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836527534" name="Picture">
+                  <wp:docPr id="104607437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836527534" name="Picture"/>
+                          <pic:cNvPr id="104607437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617618282" name="Picture">
+                  <wp:docPr id="2016182611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617618282" name="Picture"/>
+                          <pic:cNvPr id="2016182611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973258532" name="Picture">
+                  <wp:docPr id="287004274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973258532" name="Picture"/>
+                          <pic:cNvPr id="287004274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="365955203" name="Picture">
+                        <wp:docPr id="863900737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="365955203" name="Picture"/>
+                                <pic:cNvPr id="863900737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19380,57 +19380,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067115499" name="Picture">
+                        <wp:docPr id="1601136820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067115499" name="Picture"/>
+                                <pic:cNvPr id="1601136820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20643,57 +20643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1808772442" name="Picture">
+                  <wp:docPr id="444807731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1808772442" name="Picture"/>
+                          <pic:cNvPr id="444807731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302428831" name="Picture">
+                  <wp:docPr id="1639205369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302428831" name="Picture"/>
+                          <pic:cNvPr id="1639205369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21268,57 +21268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652789920" name="Picture">
+                  <wp:docPr id="657779961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652789920" name="Picture"/>
+                          <pic:cNvPr id="657779961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1895341646" name="Picture">
+                        <wp:docPr id="1927800540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1895341646" name="Picture"/>
+                                <pic:cNvPr id="1927800540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24337,57 +24337,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023952065" name="Picture">
+                  <wp:docPr id="2123119717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023952065" name="Picture"/>
+                          <pic:cNvPr id="2123119717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24426,57 +24426,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197507724" name="Picture">
+                  <wp:docPr id="672418500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197507724" name="Picture"/>
+                          <pic:cNvPr id="672418500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25070,57 +25070,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943959744" name="Picture">
+                  <wp:docPr id="1703450652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943959744" name="Picture"/>
+                          <pic:cNvPr id="1703450652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26068,57 +26068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117783601" name="Picture">
+                  <wp:docPr id="1355978675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117783601" name="Picture"/>
+                          <pic:cNvPr id="1355978675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26171,57 +26171,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053531361" name="Picture">
+                  <wp:docPr id="2015230339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053531361" name="Picture"/>
+                          <pic:cNvPr id="2015230339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27550,57 +27550,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921813373" name="Picture">
+                  <wp:docPr id="1064216309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921813373" name="Picture"/>
+                          <pic:cNvPr id="1064216309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28675,57 +28675,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1083069978" name="Picture">
+                        <wp:docPr id="498944087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1083069978" name="Picture"/>
+                                <pic:cNvPr id="498944087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30028,57 +30028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213473522" name="Picture">
+                  <wp:docPr id="1004631253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213473522" name="Picture"/>
+                          <pic:cNvPr id="1004631253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30117,57 +30117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227891987" name="Picture">
+                  <wp:docPr id="544514113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227891987" name="Picture"/>
+                          <pic:cNvPr id="544514113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30761,57 +30761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067567785" name="Picture">
+                  <wp:docPr id="1467792360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067567785" name="Picture"/>
+                          <pic:cNvPr id="1467792360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31759,57 +31759,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141196966" name="Picture">
+                  <wp:docPr id="772933188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141196966" name="Picture"/>
+                          <pic:cNvPr id="772933188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31862,57 +31862,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246076551" name="Picture">
+                  <wp:docPr id="1140815049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246076551" name="Picture"/>
+                          <pic:cNvPr id="1140815049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33243,57 +33243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839083002" name="Picture">
+                  <wp:docPr id="2065436202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839083002" name="Picture"/>
+                          <pic:cNvPr id="2065436202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34405,57 +34405,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="356068071" name="Picture">
+                        <wp:docPr id="1646823749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="356068071" name="Picture"/>
+                                <pic:cNvPr id="1646823749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35380,57 +35380,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2138312718" name="Picture">
+                        <wp:docPr id="1362586677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2138312718" name="Picture"/>
+                                <pic:cNvPr id="1362586677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36769,57 +36769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600204053" name="Picture">
+                  <wp:docPr id="2004071927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600204053" name="Picture"/>
+                          <pic:cNvPr id="2004071927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36858,57 +36858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194551094" name="Picture">
+                  <wp:docPr id="2064830587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194551094" name="Picture"/>
+                          <pic:cNvPr id="2064830587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37502,57 +37502,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523253440" name="Picture">
+                  <wp:docPr id="1512470631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523253440" name="Picture"/>
+                          <pic:cNvPr id="1512470631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38500,57 +38500,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486517016" name="Picture">
+                  <wp:docPr id="959408568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486517016" name="Picture"/>
+                          <pic:cNvPr id="959408568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38603,57 +38603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979926265" name="Picture">
+                  <wp:docPr id="244793990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979926265" name="Picture"/>
+                          <pic:cNvPr id="244793990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39980,57 +39980,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681241906" name="Picture">
+                  <wp:docPr id="1798736700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681241906" name="Picture"/>
+                          <pic:cNvPr id="1798736700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41123,57 +41123,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1464157823" name="Picture">
+                        <wp:docPr id="2023224070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1464157823" name="Picture"/>
+                                <pic:cNvPr id="2023224070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42484,57 +42484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503375746" name="Picture">
+                  <wp:docPr id="665319491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503375746" name="Picture"/>
+                          <pic:cNvPr id="665319491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42573,57 +42573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533068019" name="Picture">
+                  <wp:docPr id="1942968078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533068019" name="Picture"/>
+                          <pic:cNvPr id="1942968078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43217,57 +43217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083678932" name="Picture">
+                  <wp:docPr id="2106089917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083678932" name="Picture"/>
+                          <pic:cNvPr id="2106089917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44215,57 +44215,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933560563" name="Picture">
+                  <wp:docPr id="705778572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933560563" name="Picture"/>
+                          <pic:cNvPr id="705778572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44318,57 +44318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199356238" name="Picture">
+                  <wp:docPr id="133256435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199356238" name="Picture"/>
+                          <pic:cNvPr id="133256435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45695,57 +45695,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721824516" name="Picture">
+                  <wp:docPr id="410625011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721824516" name="Picture"/>
+                          <pic:cNvPr id="410625011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46838,57 +46838,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="14037083" name="Picture">
+                        <wp:docPr id="2128234289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="14037083" name="Picture"/>
+                                <pic:cNvPr id="2128234289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48059,57 +48059,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445805902" name="Picture">
+                  <wp:docPr id="728302882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445805902" name="Picture"/>
+                          <pic:cNvPr id="728302882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48130,57 +48130,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18100918" name="Picture">
+                  <wp:docPr id="798611118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18100918" name="Picture"/>
+                          <pic:cNvPr id="798611118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48544,57 +48544,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276449600" name="Picture">
+                  <wp:docPr id="538986049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276449600" name="Picture"/>
+                          <pic:cNvPr id="538986049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>