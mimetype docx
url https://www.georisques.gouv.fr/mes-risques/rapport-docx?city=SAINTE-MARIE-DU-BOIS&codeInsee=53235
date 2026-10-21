--- v0 (2026-08-17)
+++ v1 (2026-10-21)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524509771" name="Picture">
+                  <wp:docPr id="88307755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524509771" name="Picture"/>
+                          <pic:cNvPr id="88307755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783585550" name="Picture">
+                  <wp:docPr id="1137481006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783585550" name="Picture"/>
+                          <pic:cNvPr id="1137481006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="168112173" name="Picture">
+                        <wp:docPr id="1345049023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="168112173" name="Picture"/>
+                                <pic:cNvPr id="1345049023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198205414" name="Picture">
+                  <wp:docPr id="1776503589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198205414" name="Picture"/>
+                          <pic:cNvPr id="1776503589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854637216" name="Picture">
+                  <wp:docPr id="1816694671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854637216" name="Picture"/>
+                          <pic:cNvPr id="1816694671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280963491" name="Picture">
+                  <wp:docPr id="1679736730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280963491" name="Picture"/>
+                          <pic:cNvPr id="1679736730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043892409" name="Picture">
+                  <wp:docPr id="385828094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043892409" name="Picture"/>
+                          <pic:cNvPr id="385828094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365625655" name="Picture">
+                  <wp:docPr id="1983015019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365625655" name="Picture"/>
+                          <pic:cNvPr id="1983015019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1843735290" name="Picture">
+                        <wp:docPr id="1950259285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1843735290" name="Picture"/>
+                                <pic:cNvPr id="1950259285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="900586799" name="Picture">
+                        <wp:docPr id="545130496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="900586799" name="Picture"/>
+                                <pic:cNvPr id="545130496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1973577060" name="Picture">
+                        <wp:docPr id="1973408990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1973577060" name="Picture"/>
+                                <pic:cNvPr id="1973408990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="807272585" name="Picture">
+                        <wp:docPr id="12713049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="807272585" name="Picture"/>
+                                <pic:cNvPr id="12713049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="737034625" name="Picture">
+                        <wp:docPr id="90197021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="737034625" name="Picture"/>
+                                <pic:cNvPr id="90197021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1145569715" name="Picture">
+                        <wp:docPr id="1646457009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1145569715" name="Picture"/>
+                                <pic:cNvPr id="1646457009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="619470343" name="Picture">
+                        <wp:docPr id="591337350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="619470343" name="Picture"/>
+                                <pic:cNvPr id="591337350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="471604161" name="Picture">
+                        <wp:docPr id="1795439795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="471604161" name="Picture"/>
+                                <pic:cNvPr id="1795439795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2023154566" name="Picture">
+                        <wp:docPr id="1037310656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2023154566" name="Picture"/>
+                                <pic:cNvPr id="1037310656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1815854826" name="Picture">
+                        <wp:docPr id="1877359928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1815854826" name="Picture"/>
+                                <pic:cNvPr id="1877359928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="993427225" name="Picture">
+                        <wp:docPr id="1039221388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="993427225" name="Picture"/>
+                                <pic:cNvPr id="1039221388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1903060283" name="Picture">
+                        <wp:docPr id="1719964423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1903060283" name="Picture"/>
+                                <pic:cNvPr id="1719964423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1912151478" name="Picture">
+                        <wp:docPr id="2031175401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1912151478" name="Picture"/>
+                                <pic:cNvPr id="2031175401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1665858822" name="Picture">
+                        <wp:docPr id="290080593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1665858822" name="Picture"/>
+                                <pic:cNvPr id="290080593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1081171836" name="Picture">
+                        <wp:docPr id="833525138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1081171836" name="Picture"/>
+                                <pic:cNvPr id="833525138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218381714" name="Picture">
+                  <wp:docPr id="618564420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218381714" name="Picture"/>
+                          <pic:cNvPr id="618564420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695440125" name="Picture">
+                  <wp:docPr id="2127895203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695440125" name="Picture"/>
+                          <pic:cNvPr id="2127895203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631934987" name="Picture">
+                  <wp:docPr id="1052661361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631934987" name="Picture"/>
+                          <pic:cNvPr id="1052661361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638107080" name="Picture">
+                  <wp:docPr id="1992061863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638107080" name="Picture"/>
+                          <pic:cNvPr id="1992061863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824690605" name="Picture">
+                  <wp:docPr id="1529246559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824690605" name="Picture"/>
+                          <pic:cNvPr id="1529246559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509878207" name="Picture">
+                  <wp:docPr id="2116406437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509878207" name="Picture"/>
+                          <pic:cNvPr id="2116406437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1081968175" name="Picture">
+                        <wp:docPr id="1276008860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1081968175" name="Picture"/>
+                                <pic:cNvPr id="1276008860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165933293" name="Picture">
+                  <wp:docPr id="436138548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165933293" name="Picture"/>
+                          <pic:cNvPr id="436138548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593791199" name="Picture">
+                  <wp:docPr id="2036607638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593791199" name="Picture"/>
+                          <pic:cNvPr id="2036607638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923083217" name="Picture">
+                  <wp:docPr id="1201168031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923083217" name="Picture"/>
+                          <pic:cNvPr id="1201168031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89110089" name="Picture">
+                  <wp:docPr id="20436035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89110089" name="Picture"/>
+                          <pic:cNvPr id="20436035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434466633" name="Picture">
+                  <wp:docPr id="810458304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434466633" name="Picture"/>
+                          <pic:cNvPr id="810458304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983875903" name="Picture">
+                  <wp:docPr id="358915304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983875903" name="Picture"/>
+                          <pic:cNvPr id="358915304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="226438973" name="Picture">
+                        <wp:docPr id="349874524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="226438973" name="Picture"/>
+                                <pic:cNvPr id="349874524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="406543961" name="Picture">
+                        <wp:docPr id="1686872030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="406543961" name="Picture"/>
+                                <pic:cNvPr id="1686872030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1825148068" name="Picture">
+                  <wp:docPr id="635062874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1825148068" name="Picture"/>
+                          <pic:cNvPr id="635062874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114526701" name="Picture">
+                  <wp:docPr id="627640744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114526701" name="Picture"/>
+                          <pic:cNvPr id="627640744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439104799" name="Picture">
+                  <wp:docPr id="505246117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439104799" name="Picture"/>
+                          <pic:cNvPr id="505246117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523806070" name="Picture">
+                  <wp:docPr id="1823475806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523806070" name="Picture"/>
+                          <pic:cNvPr id="1823475806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647473533" name="Picture">
+                  <wp:docPr id="495846185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647473533" name="Picture"/>
+                          <pic:cNvPr id="495846185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939494610" name="Picture">
+                  <wp:docPr id="1788209216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939494610" name="Picture"/>
+                          <pic:cNvPr id="1788209216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1870323928" name="Picture">
+                        <wp:docPr id="568189158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1870323928" name="Picture"/>
+                                <pic:cNvPr id="568189158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324812067" name="Picture">
+                  <wp:docPr id="1682955125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324812067" name="Picture"/>
+                          <pic:cNvPr id="1682955125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207976525" name="Picture">
+                  <wp:docPr id="445995557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207976525" name="Picture"/>
+                          <pic:cNvPr id="445995557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227350615" name="Picture">
+                  <wp:docPr id="282250852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227350615" name="Picture"/>
+                          <pic:cNvPr id="282250852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320705899" name="Picture">
+                  <wp:docPr id="436681160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320705899" name="Picture"/>
+                          <pic:cNvPr id="436681160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851359994" name="Picture">
+                  <wp:docPr id="588097585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851359994" name="Picture"/>
+                          <pic:cNvPr id="588097585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423658679" name="Picture">
+                  <wp:docPr id="1122035181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423658679" name="Picture"/>
+                          <pic:cNvPr id="1122035181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2126903975" name="Picture">
+                        <wp:docPr id="1091298533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2126903975" name="Picture"/>
+                                <pic:cNvPr id="1091298533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650685728" name="Picture">
+                  <wp:docPr id="2095735694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650685728" name="Picture"/>
+                          <pic:cNvPr id="2095735694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857913609" name="Picture">
+                  <wp:docPr id="1649970234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857913609" name="Picture"/>
+                          <pic:cNvPr id="1649970234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031207317" name="Picture">
+                  <wp:docPr id="1806006859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031207317" name="Picture"/>
+                          <pic:cNvPr id="1806006859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173232138" name="Picture">
+                  <wp:docPr id="647363478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173232138" name="Picture"/>
+                          <pic:cNvPr id="647363478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102505481" name="Picture">
+                  <wp:docPr id="385259163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102505481" name="Picture"/>
+                          <pic:cNvPr id="385259163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105452038" name="Picture">
+                  <wp:docPr id="1419179020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105452038" name="Picture"/>
+                          <pic:cNvPr id="1419179020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917929199" name="Picture">
+                  <wp:docPr id="1299192660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917929199" name="Picture"/>
+                          <pic:cNvPr id="1299192660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077401221" name="Picture">
+                  <wp:docPr id="1100936095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077401221" name="Picture"/>
+                          <pic:cNvPr id="1100936095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240940614" name="Picture">
+                  <wp:docPr id="54172924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240940614" name="Picture"/>
+                          <pic:cNvPr id="54172924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>