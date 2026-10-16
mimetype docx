--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247037193" name="Picture">
+                  <wp:docPr id="1839697073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247037193" name="Picture"/>
+                          <pic:cNvPr id="1839697073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213972140" name="Picture">
+                  <wp:docPr id="2070645819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213972140" name="Picture"/>
+                          <pic:cNvPr id="2070645819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="287634769" name="Picture">
+                        <wp:docPr id="451843118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="287634769" name="Picture"/>
+                                <pic:cNvPr id="451843118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785322580" name="Picture">
+                  <wp:docPr id="127828819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785322580" name="Picture"/>
+                          <pic:cNvPr id="127828819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113140188" name="Picture">
+                  <wp:docPr id="2122222428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113140188" name="Picture"/>
+                          <pic:cNvPr id="2122222428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903343477" name="Picture">
+                  <wp:docPr id="367877576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903343477" name="Picture"/>
+                          <pic:cNvPr id="367877576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72210812" name="Picture">
+                  <wp:docPr id="58170991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72210812" name="Picture"/>
+                          <pic:cNvPr id="58170991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589589105" name="Picture">
+                  <wp:docPr id="159618897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589589105" name="Picture"/>
+                          <pic:cNvPr id="159618897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1665474816" name="Picture">
+                        <wp:docPr id="780438607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1665474816" name="Picture"/>
+                                <pic:cNvPr id="780438607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="379582373" name="Picture">
+                        <wp:docPr id="740257531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="379582373" name="Picture"/>
+                                <pic:cNvPr id="740257531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1049371582" name="Picture">
+                        <wp:docPr id="931672292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1049371582" name="Picture"/>
+                                <pic:cNvPr id="931672292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="702019048" name="Picture">
+                        <wp:docPr id="143772173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="702019048" name="Picture"/>
+                                <pic:cNvPr id="143772173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1028956308" name="Picture">
+                        <wp:docPr id="1104296650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1028956308" name="Picture"/>
+                                <pic:cNvPr id="1104296650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971836538" name="Picture">
+                        <wp:docPr id="1244120006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971836538" name="Picture"/>
+                                <pic:cNvPr id="1244120006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1818587021" name="Picture">
+                        <wp:docPr id="484372858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1818587021" name="Picture"/>
+                                <pic:cNvPr id="484372858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1473163296" name="Picture">
+                        <wp:docPr id="347079395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1473163296" name="Picture"/>
+                                <pic:cNvPr id="347079395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1718936050" name="Picture">
+                        <wp:docPr id="1471133765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1718936050" name="Picture"/>
+                                <pic:cNvPr id="1471133765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1358952772" name="Picture">
+                        <wp:docPr id="285119818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1358952772" name="Picture"/>
+                                <pic:cNvPr id="285119818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1014533842" name="Picture">
+                        <wp:docPr id="730934474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1014533842" name="Picture"/>
+                                <pic:cNvPr id="730934474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="403622332" name="Picture">
+                        <wp:docPr id="1104723763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="403622332" name="Picture"/>
+                                <pic:cNvPr id="1104723763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2002662189" name="Picture">
+                        <wp:docPr id="1987356170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2002662189" name="Picture"/>
+                                <pic:cNvPr id="1987356170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2029242333" name="Picture">
+                        <wp:docPr id="667169558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2029242333" name="Picture"/>
+                                <pic:cNvPr id="667169558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933665619" name="Picture">
+                        <wp:docPr id="1811927851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933665619" name="Picture"/>
+                                <pic:cNvPr id="1811927851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302694131" name="Picture">
+                  <wp:docPr id="1014852191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302694131" name="Picture"/>
+                          <pic:cNvPr id="1014852191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343431794" name="Picture">
+                  <wp:docPr id="839949384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343431794" name="Picture"/>
+                          <pic:cNvPr id="839949384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578772254" name="Picture">
+                  <wp:docPr id="802263811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578772254" name="Picture"/>
+                          <pic:cNvPr id="802263811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964642115" name="Picture">
+                  <wp:docPr id="1297519677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964642115" name="Picture"/>
+                          <pic:cNvPr id="1297519677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847895697" name="Picture">
+                  <wp:docPr id="408505435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847895697" name="Picture"/>
+                          <pic:cNvPr id="408505435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369208886" name="Picture">
+                  <wp:docPr id="2032039531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369208886" name="Picture"/>
+                          <pic:cNvPr id="2032039531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="128527040" name="Picture">
+                        <wp:docPr id="1314794579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="128527040" name="Picture"/>
+                                <pic:cNvPr id="1314794579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236009163" name="Picture">
+                  <wp:docPr id="2022393430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236009163" name="Picture"/>
+                          <pic:cNvPr id="2022393430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266435999" name="Picture">
+                  <wp:docPr id="1651433495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266435999" name="Picture"/>
+                          <pic:cNvPr id="1651433495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095809417" name="Picture">
+                  <wp:docPr id="1575838909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095809417" name="Picture"/>
+                          <pic:cNvPr id="1575838909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448980846" name="Picture">
+                  <wp:docPr id="1844185253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448980846" name="Picture"/>
+                          <pic:cNvPr id="1844185253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209530152" name="Picture">
+                  <wp:docPr id="433181103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209530152" name="Picture"/>
+                          <pic:cNvPr id="433181103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331417049" name="Picture">
+                  <wp:docPr id="1243381585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331417049" name="Picture"/>
+                          <pic:cNvPr id="1243381585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="263795854" name="Picture">
+                        <wp:docPr id="1178048579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="263795854" name="Picture"/>
+                                <pic:cNvPr id="1178048579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512559015" name="Picture">
+                  <wp:docPr id="1878561059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512559015" name="Picture"/>
+                          <pic:cNvPr id="1878561059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288762970" name="Picture">
+                  <wp:docPr id="1744395613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288762970" name="Picture"/>
+                          <pic:cNvPr id="1744395613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728290711" name="Picture">
+                  <wp:docPr id="902344601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728290711" name="Picture"/>
+                          <pic:cNvPr id="902344601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291750250" name="Picture">
+                  <wp:docPr id="1219902987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291750250" name="Picture"/>
+                          <pic:cNvPr id="1219902987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601621915" name="Picture">
+                  <wp:docPr id="328163424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601621915" name="Picture"/>
+                          <pic:cNvPr id="328163424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559529664" name="Picture">
+                  <wp:docPr id="2105212658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559529664" name="Picture"/>
+                          <pic:cNvPr id="2105212658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1509145674" name="Picture">
+                        <wp:docPr id="611041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1509145674" name="Picture"/>
+                                <pic:cNvPr id="611041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900769290" name="Picture">
+                  <wp:docPr id="716087676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900769290" name="Picture"/>
+                          <pic:cNvPr id="716087676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673984068" name="Picture">
+                  <wp:docPr id="1329571217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673984068" name="Picture"/>
+                          <pic:cNvPr id="1329571217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918959750" name="Picture">
+                  <wp:docPr id="449709784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918959750" name="Picture"/>
+                          <pic:cNvPr id="449709784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624369347" name="Picture">
+                  <wp:docPr id="1371975987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624369347" name="Picture"/>
+                          <pic:cNvPr id="1371975987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326197943" name="Picture">
+                  <wp:docPr id="611609745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326197943" name="Picture"/>
+                          <pic:cNvPr id="611609745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197776299" name="Picture">
+                  <wp:docPr id="1181723598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197776299" name="Picture"/>
+                          <pic:cNvPr id="1181723598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1692763105" name="Picture">
+                        <wp:docPr id="1335465851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1692763105" name="Picture"/>
+                                <pic:cNvPr id="1335465851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553159308" name="Picture">
+                  <wp:docPr id="1879579288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553159308" name="Picture"/>
+                          <pic:cNvPr id="1879579288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749741561" name="Picture">
+                  <wp:docPr id="1932097965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749741561" name="Picture"/>
+                          <pic:cNvPr id="1932097965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287620792" name="Picture">
+                  <wp:docPr id="485575897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287620792" name="Picture"/>
+                          <pic:cNvPr id="485575897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427419339" name="Picture">
+                  <wp:docPr id="1076708352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427419339" name="Picture"/>
+                          <pic:cNvPr id="1076708352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602502118" name="Picture">
+                  <wp:docPr id="562675663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602502118" name="Picture"/>
+                          <pic:cNvPr id="562675663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181460130" name="Picture">
+                  <wp:docPr id="54704082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181460130" name="Picture"/>
+                          <pic:cNvPr id="54704082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146516402" name="Picture">
+                  <wp:docPr id="1486370484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146516402" name="Picture"/>
+                          <pic:cNvPr id="1486370484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571832386" name="Picture">
+                  <wp:docPr id="1214114838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571832386" name="Picture"/>
+                          <pic:cNvPr id="1214114838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888162830" name="Picture">
+                  <wp:docPr id="410567998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888162830" name="Picture"/>
+                          <pic:cNvPr id="410567998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>