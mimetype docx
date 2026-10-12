--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356341953" name="Picture">
+                  <wp:docPr id="1190114456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356341953" name="Picture"/>
+                          <pic:cNvPr id="1190114456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897886669" name="Picture">
+                  <wp:docPr id="1884605070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897886669" name="Picture"/>
+                          <pic:cNvPr id="1884605070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="720681561" name="Picture">
+                        <wp:docPr id="909431960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="720681561" name="Picture"/>
+                                <pic:cNvPr id="909431960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941382826" name="Picture">
+                  <wp:docPr id="1150864977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941382826" name="Picture"/>
+                          <pic:cNvPr id="1150864977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84951730" name="Picture">
+                  <wp:docPr id="2082025092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84951730" name="Picture"/>
+                          <pic:cNvPr id="2082025092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681222492" name="Picture">
+                  <wp:docPr id="127437546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681222492" name="Picture"/>
+                          <pic:cNvPr id="127437546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1094614062" name="Picture">
+                  <wp:docPr id="1738839262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1094614062" name="Picture"/>
+                          <pic:cNvPr id="1738839262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558263036" name="Picture">
+                  <wp:docPr id="1530407401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558263036" name="Picture"/>
+                          <pic:cNvPr id="1530407401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1009406461" name="Picture">
+                        <wp:docPr id="1749624505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1009406461" name="Picture"/>
+                                <pic:cNvPr id="1749624505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1184494670" name="Picture">
+                        <wp:docPr id="1776835639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1184494670" name="Picture"/>
+                                <pic:cNvPr id="1776835639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="344183745" name="Picture">
+                        <wp:docPr id="463241086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="344183745" name="Picture"/>
+                                <pic:cNvPr id="463241086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="948163822" name="Picture">
+                        <wp:docPr id="1303418606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="948163822" name="Picture"/>
+                                <pic:cNvPr id="1303418606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1457639870" name="Picture">
+                        <wp:docPr id="458964828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1457639870" name="Picture"/>
+                                <pic:cNvPr id="458964828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2098605199" name="Picture">
+                        <wp:docPr id="876580729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2098605199" name="Picture"/>
+                                <pic:cNvPr id="876580729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2077435101" name="Picture">
+                        <wp:docPr id="1570049470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2077435101" name="Picture"/>
+                                <pic:cNvPr id="1570049470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1559947962" name="Picture">
+                        <wp:docPr id="1876780690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1559947962" name="Picture"/>
+                                <pic:cNvPr id="1876780690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="88795353" name="Picture">
+                        <wp:docPr id="944940836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="88795353" name="Picture"/>
+                                <pic:cNvPr id="944940836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="507891775" name="Picture">
+                        <wp:docPr id="215296222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="507891775" name="Picture"/>
+                                <pic:cNvPr id="215296222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2130312573" name="Picture">
+                        <wp:docPr id="2083692868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2130312573" name="Picture"/>
+                                <pic:cNvPr id="2083692868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1413962192" name="Picture">
+                        <wp:docPr id="1032852517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1413962192" name="Picture"/>
+                                <pic:cNvPr id="1032852517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1898606430" name="Picture">
+                        <wp:docPr id="1899396392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1898606430" name="Picture"/>
+                                <pic:cNvPr id="1899396392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1339443223" name="Picture">
+                        <wp:docPr id="287289482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1339443223" name="Picture"/>
+                                <pic:cNvPr id="287289482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="987887645" name="Picture">
+                        <wp:docPr id="1539823201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="987887645" name="Picture"/>
+                                <pic:cNvPr id="1539823201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13091,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441440016" name="Picture">
+                  <wp:docPr id="1501767214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441440016" name="Picture"/>
+                          <pic:cNvPr id="1501767214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13180,57 +13180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941570069" name="Picture">
+                  <wp:docPr id="1830304691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941570069" name="Picture"/>
+                          <pic:cNvPr id="1830304691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13860,57 +13860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216167366" name="Picture">
+                  <wp:docPr id="2083163750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216167366" name="Picture"/>
+                          <pic:cNvPr id="2083163750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15169,57 +15169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97278307" name="Picture">
+                  <wp:docPr id="477082669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97278307" name="Picture"/>
+                          <pic:cNvPr id="477082669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_31.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15272,57 +15272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244916804" name="Picture">
+                  <wp:docPr id="1184074169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244916804" name="Picture"/>
+                          <pic:cNvPr id="1184074169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17278,57 +17278,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923475473" name="Picture">
+                  <wp:docPr id="290100250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923475473" name="Picture"/>
+                          <pic:cNvPr id="290100250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_30.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18485,57 +18485,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1941979798" name="Picture">
+                        <wp:docPr id="1506191660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1941979798" name="Picture"/>
+                                <pic:cNvPr id="1506191660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21021,57 +21021,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119395298" name="Picture">
+                  <wp:docPr id="20044109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119395298" name="Picture"/>
+                          <pic:cNvPr id="20044109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21110,57 +21110,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991832933" name="Picture">
+                  <wp:docPr id="1842515854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991832933" name="Picture"/>
+                          <pic:cNvPr id="1842515854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21754,57 +21754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720035369" name="Picture">
+                  <wp:docPr id="1611579460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720035369" name="Picture"/>
+                          <pic:cNvPr id="1611579460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22752,57 +22752,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135792032" name="Picture">
+                  <wp:docPr id="1413327977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135792032" name="Picture"/>
+                          <pic:cNvPr id="1413327977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22855,57 +22855,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459213848" name="Picture">
+                  <wp:docPr id="1378423040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459213848" name="Picture"/>
+                          <pic:cNvPr id="1378423040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24236,57 +24236,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387555693" name="Picture">
+                  <wp:docPr id="275871149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387555693" name="Picture"/>
+                          <pic:cNvPr id="275871149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25398,57 +25398,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1963148379" name="Picture">
+                        <wp:docPr id="1609978714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1963148379" name="Picture"/>
+                                <pic:cNvPr id="1609978714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26373,57 +26373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="370822565" name="Picture">
+                        <wp:docPr id="221332132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="370822565" name="Picture"/>
+                                <pic:cNvPr id="221332132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27772,57 +27772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035606177" name="Picture">
+                  <wp:docPr id="1613806811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035606177" name="Picture"/>
+                          <pic:cNvPr id="1613806811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27861,57 +27861,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182867389" name="Picture">
+                  <wp:docPr id="671215840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182867389" name="Picture"/>
+                          <pic:cNvPr id="671215840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28514,57 +28514,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585846803" name="Picture">
+                  <wp:docPr id="1289724818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585846803" name="Picture"/>
+                          <pic:cNvPr id="1289724818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29539,57 +29539,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553560773" name="Picture">
+                  <wp:docPr id="338349058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553560773" name="Picture"/>
+                          <pic:cNvPr id="338349058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29642,57 +29642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433416790" name="Picture">
+                  <wp:docPr id="1725032124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433416790" name="Picture"/>
+                          <pic:cNvPr id="1725032124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30971,57 +30971,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630775543" name="Picture">
+                  <wp:docPr id="1521857457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630775543" name="Picture"/>
+                          <pic:cNvPr id="1521857457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32612,57 +32612,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="819342716" name="Picture">
+                        <wp:docPr id="1758414283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="819342716" name="Picture"/>
+                                <pic:cNvPr id="1758414283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34466,57 +34466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425958458" name="Picture">
+                  <wp:docPr id="433324093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425958458" name="Picture"/>
+                          <pic:cNvPr id="433324093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34555,57 +34555,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193065481" name="Picture">
+                  <wp:docPr id="467416469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193065481" name="Picture"/>
+                          <pic:cNvPr id="467416469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35199,57 +35199,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038184618" name="Picture">
+                  <wp:docPr id="117233152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038184618" name="Picture"/>
+                          <pic:cNvPr id="117233152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36197,57 +36197,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525630655" name="Picture">
+                  <wp:docPr id="1517803089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525630655" name="Picture"/>
+                          <pic:cNvPr id="1517803089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36300,57 +36300,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389783171" name="Picture">
+                  <wp:docPr id="1797431247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389783171" name="Picture"/>
+                          <pic:cNvPr id="1797431247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37677,57 +37677,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463912394" name="Picture">
+                  <wp:docPr id="1644246721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463912394" name="Picture"/>
+                          <pic:cNvPr id="1644246721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38820,57 +38820,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1896337855" name="Picture">
+                        <wp:docPr id="532956478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1896337855" name="Picture"/>
+                                <pic:cNvPr id="532956478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40181,57 +40181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608608440" name="Picture">
+                  <wp:docPr id="1956175673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608608440" name="Picture"/>
+                          <pic:cNvPr id="1956175673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40270,57 +40270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406438336" name="Picture">
+                  <wp:docPr id="2033854298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406438336" name="Picture"/>
+                          <pic:cNvPr id="2033854298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40914,57 +40914,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354026926" name="Picture">
+                  <wp:docPr id="741907080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354026926" name="Picture"/>
+                          <pic:cNvPr id="741907080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41912,57 +41912,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132490831" name="Picture">
+                  <wp:docPr id="873748588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132490831" name="Picture"/>
+                          <pic:cNvPr id="873748588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42015,57 +42015,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848010654" name="Picture">
+                  <wp:docPr id="62519877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848010654" name="Picture"/>
+                          <pic:cNvPr id="62519877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43392,57 +43392,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873088459" name="Picture">
+                  <wp:docPr id="23708709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873088459" name="Picture"/>
+                          <pic:cNvPr id="23708709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44535,57 +44535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="118494017" name="Picture">
+                        <wp:docPr id="890805058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="118494017" name="Picture"/>
+                                <pic:cNvPr id="890805058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45806,57 +45806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311114444" name="Picture">
+                  <wp:docPr id="1572629636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311114444" name="Picture"/>
+                          <pic:cNvPr id="1572629636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45886,57 +45886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108601798" name="Picture">
+                  <wp:docPr id="50626851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108601798" name="Picture"/>
+                          <pic:cNvPr id="50626851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46365,57 +46365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015351944" name="Picture">
+                  <wp:docPr id="97611467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015351944" name="Picture"/>
+                          <pic:cNvPr id="97611467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48219,57 +48219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584325014" name="Picture">
+                  <wp:docPr id="1410258647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584325014" name="Picture"/>
+                          <pic:cNvPr id="1410258647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48290,57 +48290,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58616902" name="Picture">
+                  <wp:docPr id="1940146412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58616902" name="Picture"/>
+                          <pic:cNvPr id="1940146412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48704,57 +48704,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389801963" name="Picture">
+                  <wp:docPr id="2098055013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389801963" name="Picture"/>
+                          <pic:cNvPr id="2098055013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>