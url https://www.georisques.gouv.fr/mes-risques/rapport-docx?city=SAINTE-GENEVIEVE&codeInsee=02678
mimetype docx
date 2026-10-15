--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273493725" name="Picture">
+                  <wp:docPr id="1560500919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273493725" name="Picture"/>
+                          <pic:cNvPr id="1560500919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339325769" name="Picture">
+                  <wp:docPr id="870399899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339325769" name="Picture"/>
+                          <pic:cNvPr id="870399899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1104567022" name="Picture">
+                        <wp:docPr id="674392893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1104567022" name="Picture"/>
+                                <pic:cNvPr id="674392893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698007527" name="Picture">
+                  <wp:docPr id="718329776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698007527" name="Picture"/>
+                          <pic:cNvPr id="718329776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207572135" name="Picture">
+                  <wp:docPr id="1154716039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207572135" name="Picture"/>
+                          <pic:cNvPr id="1154716039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637158875" name="Picture">
+                  <wp:docPr id="860741934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637158875" name="Picture"/>
+                          <pic:cNvPr id="860741934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933549270" name="Picture">
+                  <wp:docPr id="1219712317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933549270" name="Picture"/>
+                          <pic:cNvPr id="1219712317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670169482" name="Picture">
+                  <wp:docPr id="1234379181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670169482" name="Picture"/>
+                          <pic:cNvPr id="1234379181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1625030720" name="Picture">
+                        <wp:docPr id="194435694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1625030720" name="Picture"/>
+                                <pic:cNvPr id="194435694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1900206953" name="Picture">
+                        <wp:docPr id="2140997034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1900206953" name="Picture"/>
+                                <pic:cNvPr id="2140997034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="535261508" name="Picture">
+                        <wp:docPr id="1938756763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="535261508" name="Picture"/>
+                                <pic:cNvPr id="1938756763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="345230380" name="Picture">
+                        <wp:docPr id="367718947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="345230380" name="Picture"/>
+                                <pic:cNvPr id="367718947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267432215" name="Picture">
+                        <wp:docPr id="1441109826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267432215" name="Picture"/>
+                                <pic:cNvPr id="1441109826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2000391696" name="Picture">
+                        <wp:docPr id="682892839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2000391696" name="Picture"/>
+                                <pic:cNvPr id="682892839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1508415995" name="Picture">
+                        <wp:docPr id="1257827745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1508415995" name="Picture"/>
+                                <pic:cNvPr id="1257827745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2125367682" name="Picture">
+                        <wp:docPr id="1707463484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2125367682" name="Picture"/>
+                                <pic:cNvPr id="1707463484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1928979349" name="Picture">
+                        <wp:docPr id="2024874147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1928979349" name="Picture"/>
+                                <pic:cNvPr id="2024874147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1507832995" name="Picture">
+                        <wp:docPr id="2052047029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1507832995" name="Picture"/>
+                                <pic:cNvPr id="2052047029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="403658647" name="Picture">
+                        <wp:docPr id="978151178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="403658647" name="Picture"/>
+                                <pic:cNvPr id="978151178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1363488129" name="Picture">
+                        <wp:docPr id="782435206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1363488129" name="Picture"/>
+                                <pic:cNvPr id="782435206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1649090657" name="Picture">
+                        <wp:docPr id="1706781624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1649090657" name="Picture"/>
+                                <pic:cNvPr id="1706781624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="104733623" name="Picture">
+                        <wp:docPr id="1852492800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="104733623" name="Picture"/>
+                                <pic:cNvPr id="1852492800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2013354368" name="Picture">
+                        <wp:docPr id="495935172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2013354368" name="Picture"/>
+                                <pic:cNvPr id="495935172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720142657" name="Picture">
+                  <wp:docPr id="1073557652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720142657" name="Picture"/>
+                          <pic:cNvPr id="1073557652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64929710" name="Picture">
+                  <wp:docPr id="1453852523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64929710" name="Picture"/>
+                          <pic:cNvPr id="1453852523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164133631" name="Picture">
+                  <wp:docPr id="1513276421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164133631" name="Picture"/>
+                          <pic:cNvPr id="1513276421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655073878" name="Picture">
+                  <wp:docPr id="877834019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655073878" name="Picture"/>
+                          <pic:cNvPr id="877834019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050801715" name="Picture">
+                  <wp:docPr id="546244942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050801715" name="Picture"/>
+                          <pic:cNvPr id="546244942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142196042" name="Picture">
+                  <wp:docPr id="1318331968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142196042" name="Picture"/>
+                          <pic:cNvPr id="1318331968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1301693024" name="Picture">
+                        <wp:docPr id="21355974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1301693024" name="Picture"/>
+                                <pic:cNvPr id="21355974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19382,57 +19382,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="638868223" name="Picture">
+                        <wp:docPr id="79001992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="638868223" name="Picture"/>
+                                <pic:cNvPr id="79001992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20645,57 +20645,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944352115" name="Picture">
+                  <wp:docPr id="220013001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944352115" name="Picture"/>
+                          <pic:cNvPr id="220013001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20725,57 +20725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765302" name="Picture">
+                  <wp:docPr id="1591923024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765302" name="Picture"/>
+                          <pic:cNvPr id="1591923024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21270,57 +21270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287988970" name="Picture">
+                  <wp:docPr id="280745298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287988970" name="Picture"/>
+                          <pic:cNvPr id="280745298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22425,57 +22425,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="364001010" name="Picture">
+                        <wp:docPr id="1221465278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="364001010" name="Picture"/>
+                                <pic:cNvPr id="1221465278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24683,57 +24683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946051584" name="Picture">
+                  <wp:docPr id="395944109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946051584" name="Picture"/>
+                          <pic:cNvPr id="395944109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24772,57 +24772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710798730" name="Picture">
+                  <wp:docPr id="453457981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710798730" name="Picture"/>
+                          <pic:cNvPr id="453457981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25416,57 +25416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635326049" name="Picture">
+                  <wp:docPr id="592753671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635326049" name="Picture"/>
+                          <pic:cNvPr id="592753671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26414,57 +26414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788751934" name="Picture">
+                  <wp:docPr id="472232761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788751934" name="Picture"/>
+                          <pic:cNvPr id="472232761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26517,57 +26517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570842983" name="Picture">
+                  <wp:docPr id="853158370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570842983" name="Picture"/>
+                          <pic:cNvPr id="853158370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27896,57 +27896,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997929059" name="Picture">
+                  <wp:docPr id="1166437394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997929059" name="Picture"/>
+                          <pic:cNvPr id="1166437394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29021,57 +29021,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093473953" name="Picture">
+                        <wp:docPr id="878318161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093473953" name="Picture"/>
+                                <pic:cNvPr id="878318161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30374,57 +30374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15840708" name="Picture">
+                  <wp:docPr id="1650013460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15840708" name="Picture"/>
+                          <pic:cNvPr id="1650013460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30463,57 +30463,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517671045" name="Picture">
+                  <wp:docPr id="521902767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517671045" name="Picture"/>
+                          <pic:cNvPr id="521902767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31107,57 +31107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435483522" name="Picture">
+                  <wp:docPr id="2075642759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435483522" name="Picture"/>
+                          <pic:cNvPr id="2075642759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32105,57 +32105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348771896" name="Picture">
+                  <wp:docPr id="1600753903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348771896" name="Picture"/>
+                          <pic:cNvPr id="1600753903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32208,57 +32208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628017095" name="Picture">
+                  <wp:docPr id="156335290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628017095" name="Picture"/>
+                          <pic:cNvPr id="156335290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33589,57 +33589,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101614731" name="Picture">
+                  <wp:docPr id="1663201193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101614731" name="Picture"/>
+                          <pic:cNvPr id="1663201193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34732,57 +34732,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1214581253" name="Picture">
+                        <wp:docPr id="161779111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1214581253" name="Picture"/>
+                                <pic:cNvPr id="161779111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36121,57 +36121,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356041666" name="Picture">
+                  <wp:docPr id="2039215133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356041666" name="Picture"/>
+                          <pic:cNvPr id="2039215133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36210,57 +36210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931472115" name="Picture">
+                  <wp:docPr id="962911405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931472115" name="Picture"/>
+                          <pic:cNvPr id="962911405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36854,57 +36854,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031507036" name="Picture">
+                  <wp:docPr id="76394738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031507036" name="Picture"/>
+                          <pic:cNvPr id="76394738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37852,57 +37852,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484947255" name="Picture">
+                  <wp:docPr id="510960483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484947255" name="Picture"/>
+                          <pic:cNvPr id="510960483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37955,57 +37955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349691248" name="Picture">
+                  <wp:docPr id="1176456486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349691248" name="Picture"/>
+                          <pic:cNvPr id="1176456486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39332,57 +39332,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106064164" name="Picture">
+                  <wp:docPr id="1991639128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106064164" name="Picture"/>
+                          <pic:cNvPr id="1991639128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40475,57 +40475,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1714864125" name="Picture">
+                        <wp:docPr id="2138117004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1714864125" name="Picture"/>
+                                <pic:cNvPr id="2138117004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41836,57 +41836,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605683906" name="Picture">
+                  <wp:docPr id="964913402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605683906" name="Picture"/>
+                          <pic:cNvPr id="964913402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41925,57 +41925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075047686" name="Picture">
+                  <wp:docPr id="335249570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075047686" name="Picture"/>
+                          <pic:cNvPr id="335249570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42569,57 +42569,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927770406" name="Picture">
+                  <wp:docPr id="21525716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927770406" name="Picture"/>
+                          <pic:cNvPr id="21525716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43567,57 +43567,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220925814" name="Picture">
+                  <wp:docPr id="952804995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220925814" name="Picture"/>
+                          <pic:cNvPr id="952804995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43670,57 +43670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148409286" name="Picture">
+                  <wp:docPr id="1796096411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148409286" name="Picture"/>
+                          <pic:cNvPr id="1796096411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45047,57 +45047,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261588304" name="Picture">
+                  <wp:docPr id="838331334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261588304" name="Picture"/>
+                          <pic:cNvPr id="838331334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46190,57 +46190,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="651106303" name="Picture">
+                        <wp:docPr id="1916850343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="651106303" name="Picture"/>
+                                <pic:cNvPr id="1916850343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47411,57 +47411,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136904889" name="Picture">
+                  <wp:docPr id="2087169266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136904889" name="Picture"/>
+                          <pic:cNvPr id="2087169266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47482,57 +47482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702959249" name="Picture">
+                  <wp:docPr id="930598434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702959249" name="Picture"/>
+                          <pic:cNvPr id="930598434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47896,57 +47896,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306851792" name="Picture">
+                  <wp:docPr id="1013272004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306851792" name="Picture"/>
+                          <pic:cNvPr id="1013272004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>