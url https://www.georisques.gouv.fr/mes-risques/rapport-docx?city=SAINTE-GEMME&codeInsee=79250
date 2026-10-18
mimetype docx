--- v0 (2026-08-17)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193283004" name="Picture">
+                  <wp:docPr id="870844064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193283004" name="Picture"/>
+                          <pic:cNvPr id="870844064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873339985" name="Picture">
+                  <wp:docPr id="241857296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873339985" name="Picture"/>
+                          <pic:cNvPr id="241857296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="910144996" name="Picture">
+                        <wp:docPr id="214979228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="910144996" name="Picture"/>
+                                <pic:cNvPr id="214979228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863414284" name="Picture">
+                  <wp:docPr id="255750870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863414284" name="Picture"/>
+                          <pic:cNvPr id="255750870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2411078" name="Picture">
+                  <wp:docPr id="1459738480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2411078" name="Picture"/>
+                          <pic:cNvPr id="1459738480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864845873" name="Picture">
+                  <wp:docPr id="1635533822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864845873" name="Picture"/>
+                          <pic:cNvPr id="1635533822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407566427" name="Picture">
+                  <wp:docPr id="1510343231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407566427" name="Picture"/>
+                          <pic:cNvPr id="1510343231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19304359" name="Picture">
+                  <wp:docPr id="701951674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19304359" name="Picture"/>
+                          <pic:cNvPr id="701951674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1800339075" name="Picture">
+                        <wp:docPr id="1888076521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1800339075" name="Picture"/>
+                                <pic:cNvPr id="1888076521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1612650366" name="Picture">
+                        <wp:docPr id="1118293062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1612650366" name="Picture"/>
+                                <pic:cNvPr id="1118293062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1985419815" name="Picture">
+                        <wp:docPr id="1647462257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1985419815" name="Picture"/>
+                                <pic:cNvPr id="1647462257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1036386997" name="Picture">
+                        <wp:docPr id="2124512858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1036386997" name="Picture"/>
+                                <pic:cNvPr id="2124512858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104316237" name="Picture">
+                        <wp:docPr id="2048235900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104316237" name="Picture"/>
+                                <pic:cNvPr id="2048235900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1703785844" name="Picture">
+                        <wp:docPr id="517631623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1703785844" name="Picture"/>
+                                <pic:cNvPr id="517631623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2008491235" name="Picture">
+                        <wp:docPr id="1365152376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2008491235" name="Picture"/>
+                                <pic:cNvPr id="1365152376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1020535061" name="Picture">
+                        <wp:docPr id="1180822069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1020535061" name="Picture"/>
+                                <pic:cNvPr id="1180822069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="637667545" name="Picture">
+                        <wp:docPr id="1299661319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="637667545" name="Picture"/>
+                                <pic:cNvPr id="1299661319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10188,57 +10188,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="596808147" name="Picture">
+                        <wp:docPr id="32052105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="596808147" name="Picture"/>
+                                <pic:cNvPr id="32052105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10535,57 +10535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1172805610" name="Picture">
+                        <wp:docPr id="578248946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1172805610" name="Picture"/>
+                                <pic:cNvPr id="578248946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10981,57 +10981,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="609679575" name="Picture">
+                        <wp:docPr id="916292007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="609679575" name="Picture"/>
+                                <pic:cNvPr id="916292007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="155888307" name="Picture">
+                        <wp:docPr id="467067857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="155888307" name="Picture"/>
+                                <pic:cNvPr id="467067857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2137820733" name="Picture">
+                        <wp:docPr id="1039416192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2137820733" name="Picture"/>
+                                <pic:cNvPr id="1039416192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="301041391" name="Picture">
+                        <wp:docPr id="492551272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="301041391" name="Picture"/>
+                                <pic:cNvPr id="492551272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921658960" name="Picture">
+                  <wp:docPr id="572667133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921658960" name="Picture"/>
+                          <pic:cNvPr id="572667133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043205369" name="Picture">
+                  <wp:docPr id="2123740520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043205369" name="Picture"/>
+                          <pic:cNvPr id="2123740520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="452299480" name="Picture">
+                  <wp:docPr id="1920822619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="452299480" name="Picture"/>
+                          <pic:cNvPr id="1920822619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922442476" name="Picture">
+                  <wp:docPr id="1964070264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922442476" name="Picture"/>
+                          <pic:cNvPr id="1964070264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627620207" name="Picture">
+                  <wp:docPr id="1972368685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627620207" name="Picture"/>
+                          <pic:cNvPr id="1972368685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112168987" name="Picture">
+                  <wp:docPr id="2037830847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112168987" name="Picture"/>
+                          <pic:cNvPr id="2037830847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1500914785" name="Picture">
+                        <wp:docPr id="271953194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1500914785" name="Picture"/>
+                                <pic:cNvPr id="271953194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142900788" name="Picture">
+                  <wp:docPr id="953623498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142900788" name="Picture"/>
+                          <pic:cNvPr id="953623498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="334168460" name="Picture">
+                  <wp:docPr id="1584477830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="334168460" name="Picture"/>
+                          <pic:cNvPr id="1584477830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069260988" name="Picture">
+                  <wp:docPr id="1662028959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069260988" name="Picture"/>
+                          <pic:cNvPr id="1662028959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861644801" name="Picture">
+                  <wp:docPr id="1111234193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861644801" name="Picture"/>
+                          <pic:cNvPr id="1111234193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145948960" name="Picture">
+                  <wp:docPr id="161686719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145948960" name="Picture"/>
+                          <pic:cNvPr id="161686719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124510264" name="Picture">
+                  <wp:docPr id="693484519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124510264" name="Picture"/>
+                          <pic:cNvPr id="693484519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2007620668" name="Picture">
+                        <wp:docPr id="1740091863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2007620668" name="Picture"/>
+                                <pic:cNvPr id="1740091863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1166099462" name="Picture">
+                        <wp:docPr id="473752756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1166099462" name="Picture"/>
+                                <pic:cNvPr id="473752756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087725238" name="Picture">
+                  <wp:docPr id="1189074925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087725238" name="Picture"/>
+                          <pic:cNvPr id="1189074925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99173560" name="Picture">
+                  <wp:docPr id="915329800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99173560" name="Picture"/>
+                          <pic:cNvPr id="915329800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117569084" name="Picture">
+                  <wp:docPr id="1871958077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117569084" name="Picture"/>
+                          <pic:cNvPr id="1871958077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982545337" name="Picture">
+                  <wp:docPr id="91545987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982545337" name="Picture"/>
+                          <pic:cNvPr id="91545987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456737063" name="Picture">
+                  <wp:docPr id="199481510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456737063" name="Picture"/>
+                          <pic:cNvPr id="199481510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529542038" name="Picture">
+                  <wp:docPr id="720709163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529542038" name="Picture"/>
+                          <pic:cNvPr id="720709163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1280260959" name="Picture">
+                        <wp:docPr id="1558038145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1280260959" name="Picture"/>
+                                <pic:cNvPr id="1558038145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31645,57 +31645,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377662427" name="Picture">
+                  <wp:docPr id="1603958607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377662427" name="Picture"/>
+                          <pic:cNvPr id="1603958607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31734,57 +31734,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388019731" name="Picture">
+                  <wp:docPr id="1463645874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388019731" name="Picture"/>
+                          <pic:cNvPr id="1463645874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32357,57 +32357,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163028614" name="Picture">
+                  <wp:docPr id="1099121400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163028614" name="Picture"/>
+                          <pic:cNvPr id="1099121400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33274,57 +33274,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548758101" name="Picture">
+                  <wp:docPr id="680251847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548758101" name="Picture"/>
+                          <pic:cNvPr id="680251847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33377,57 +33377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229938663" name="Picture">
+                  <wp:docPr id="1457209479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229938663" name="Picture"/>
+                          <pic:cNvPr id="1457209479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34700,57 +34700,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668225410" name="Picture">
+                  <wp:docPr id="864567082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668225410" name="Picture"/>
+                          <pic:cNvPr id="864567082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35482,57 +35482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404080998" name="Picture">
+                  <wp:docPr id="1338794373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404080998" name="Picture"/>
+                          <pic:cNvPr id="1338794373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35571,57 +35571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490220985" name="Picture">
+                  <wp:docPr id="1037002297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490220985" name="Picture"/>
+                          <pic:cNvPr id="1037002297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36203,57 +36203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891306682" name="Picture">
+                  <wp:docPr id="1585635738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891306682" name="Picture"/>
+                          <pic:cNvPr id="1585635738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37147,57 +37147,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796161239" name="Picture">
+                  <wp:docPr id="58944318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796161239" name="Picture"/>
+                          <pic:cNvPr id="58944318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37259,57 +37259,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583463637" name="Picture">
+                  <wp:docPr id="849985749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583463637" name="Picture"/>
+                          <pic:cNvPr id="849985749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38918,57 +38918,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158781583" name="Picture">
+                  <wp:docPr id="867209618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158781583" name="Picture"/>
+                          <pic:cNvPr id="867209618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40097,57 +40097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490296347" name="Picture">
+                  <wp:docPr id="1908310118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490296347" name="Picture"/>
+                          <pic:cNvPr id="1908310118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40177,57 +40177,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077857198" name="Picture">
+                  <wp:docPr id="57301227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077857198" name="Picture"/>
+                          <pic:cNvPr id="57301227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40665,57 +40665,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212838988" name="Picture">
+                  <wp:docPr id="524293568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212838988" name="Picture"/>
+                          <pic:cNvPr id="524293568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>