--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392630681" name="Picture">
+                  <wp:docPr id="1622286232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392630681" name="Picture"/>
+                          <pic:cNvPr id="1622286232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697207135" name="Picture">
+                  <wp:docPr id="1656767432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697207135" name="Picture"/>
+                          <pic:cNvPr id="1656767432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1143177637" name="Picture">
+                        <wp:docPr id="413741704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1143177637" name="Picture"/>
+                                <pic:cNvPr id="413741704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77805658" name="Picture">
+                  <wp:docPr id="1929002782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77805658" name="Picture"/>
+                          <pic:cNvPr id="1929002782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299960703" name="Picture">
+                  <wp:docPr id="123098457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299960703" name="Picture"/>
+                          <pic:cNvPr id="123098457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028759348" name="Picture">
+                  <wp:docPr id="97888190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028759348" name="Picture"/>
+                          <pic:cNvPr id="97888190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706265029" name="Picture">
+                  <wp:docPr id="1616412791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706265029" name="Picture"/>
+                          <pic:cNvPr id="1616412791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068170121" name="Picture">
+                  <wp:docPr id="592075483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068170121" name="Picture"/>
+                          <pic:cNvPr id="592075483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1640455027" name="Picture">
+                        <wp:docPr id="1444495183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1640455027" name="Picture"/>
+                                <pic:cNvPr id="1444495183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2073630261" name="Picture">
+                        <wp:docPr id="2061134573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2073630261" name="Picture"/>
+                                <pic:cNvPr id="2061134573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="449627715" name="Picture">
+                        <wp:docPr id="211172066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="449627715" name="Picture"/>
+                                <pic:cNvPr id="211172066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="950020557" name="Picture">
+                        <wp:docPr id="1541918214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="950020557" name="Picture"/>
+                                <pic:cNvPr id="1541918214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1851927647" name="Picture">
+                        <wp:docPr id="1896212425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1851927647" name="Picture"/>
+                                <pic:cNvPr id="1896212425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="16573097" name="Picture">
+                        <wp:docPr id="308762429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="16573097" name="Picture"/>
+                                <pic:cNvPr id="308762429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="139730258" name="Picture">
+                        <wp:docPr id="1506952012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="139730258" name="Picture"/>
+                                <pic:cNvPr id="1506952012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1695215084" name="Picture">
+                        <wp:docPr id="572290969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1695215084" name="Picture"/>
+                                <pic:cNvPr id="572290969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="142977032" name="Picture">
+                        <wp:docPr id="813438421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="142977032" name="Picture"/>
+                                <pic:cNvPr id="813438421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1852374196" name="Picture">
+                        <wp:docPr id="2119389188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1852374196" name="Picture"/>
+                                <pic:cNvPr id="2119389188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2062945024" name="Picture">
+                        <wp:docPr id="1087737208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2062945024" name="Picture"/>
+                                <pic:cNvPr id="1087737208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1909307610" name="Picture">
+                        <wp:docPr id="563743841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1909307610" name="Picture"/>
+                                <pic:cNvPr id="563743841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="970798946" name="Picture">
+                        <wp:docPr id="1879510897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="970798946" name="Picture"/>
+                                <pic:cNvPr id="1879510897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="805877528" name="Picture">
+                        <wp:docPr id="176842347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="805877528" name="Picture"/>
+                                <pic:cNvPr id="176842347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1009730139" name="Picture">
+                        <wp:docPr id="48457443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1009730139" name="Picture"/>
+                                <pic:cNvPr id="48457443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419434250" name="Picture">
+                  <wp:docPr id="335846037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419434250" name="Picture"/>
+                          <pic:cNvPr id="335846037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173075677" name="Picture">
+                  <wp:docPr id="1499622091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173075677" name="Picture"/>
+                          <pic:cNvPr id="1499622091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081605927" name="Picture">
+                  <wp:docPr id="1488044938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081605927" name="Picture"/>
+                          <pic:cNvPr id="1488044938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408925863" name="Picture">
+                  <wp:docPr id="1304648429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408925863" name="Picture"/>
+                          <pic:cNvPr id="1304648429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685493875" name="Picture">
+                  <wp:docPr id="1527109006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685493875" name="Picture"/>
+                          <pic:cNvPr id="1527109006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229007201" name="Picture">
+                  <wp:docPr id="1972289227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229007201" name="Picture"/>
+                          <pic:cNvPr id="1972289227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="595633981" name="Picture">
+                        <wp:docPr id="1650340894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="595633981" name="Picture"/>
+                                <pic:cNvPr id="1650340894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852415318" name="Picture">
+                  <wp:docPr id="648876327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852415318" name="Picture"/>
+                          <pic:cNvPr id="648876327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127879303" name="Picture">
+                  <wp:docPr id="96995165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127879303" name="Picture"/>
+                          <pic:cNvPr id="96995165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562085382" name="Picture">
+                  <wp:docPr id="379923774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562085382" name="Picture"/>
+                          <pic:cNvPr id="379923774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497396835" name="Picture">
+                  <wp:docPr id="903989145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497396835" name="Picture"/>
+                          <pic:cNvPr id="903989145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971115544" name="Picture">
+                  <wp:docPr id="1799513186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971115544" name="Picture"/>
+                          <pic:cNvPr id="1799513186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205567116" name="Picture">
+                  <wp:docPr id="2145962644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205567116" name="Picture"/>
+                          <pic:cNvPr id="2145962644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="157934699" name="Picture">
+                        <wp:docPr id="804174062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="157934699" name="Picture"/>
+                                <pic:cNvPr id="804174062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049670829" name="Picture">
+                  <wp:docPr id="2045908626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049670829" name="Picture"/>
+                          <pic:cNvPr id="2045908626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009227583" name="Picture">
+                  <wp:docPr id="595716234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009227583" name="Picture"/>
+                          <pic:cNvPr id="595716234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132314139" name="Picture">
+                  <wp:docPr id="1861798676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132314139" name="Picture"/>
+                          <pic:cNvPr id="1861798676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72049938" name="Picture">
+                  <wp:docPr id="201177938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72049938" name="Picture"/>
+                          <pic:cNvPr id="201177938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112352430" name="Picture">
+                  <wp:docPr id="944936381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112352430" name="Picture"/>
+                          <pic:cNvPr id="944936381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27893,57 +27893,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676459138" name="Picture">
+                  <wp:docPr id="801642058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676459138" name="Picture"/>
+                          <pic:cNvPr id="801642058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29519,57 +29519,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2055685358" name="Picture">
+                        <wp:docPr id="902501300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2055685358" name="Picture"/>
+                                <pic:cNvPr id="902501300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31078,57 +31078,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053766900" name="Picture">
+                  <wp:docPr id="205342734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053766900" name="Picture"/>
+                          <pic:cNvPr id="205342734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31158,57 +31158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277499414" name="Picture">
+                  <wp:docPr id="192060625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277499414" name="Picture"/>
+                          <pic:cNvPr id="192060625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31703,57 +31703,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938779604" name="Picture">
+                  <wp:docPr id="1228905880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938779604" name="Picture"/>
+                          <pic:cNvPr id="1228905880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32858,57 +32858,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597648725" name="Picture">
+                        <wp:docPr id="1970355137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597648725" name="Picture"/>
+                                <pic:cNvPr id="1970355137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34774,57 +34774,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459513324" name="Picture">
+                  <wp:docPr id="1237730017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459513324" name="Picture"/>
+                          <pic:cNvPr id="1237730017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34863,57 +34863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40715646" name="Picture">
+                  <wp:docPr id="876915154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40715646" name="Picture"/>
+                          <pic:cNvPr id="876915154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35507,57 +35507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509965227" name="Picture">
+                  <wp:docPr id="1217868712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509965227" name="Picture"/>
+                          <pic:cNvPr id="1217868712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36505,57 +36505,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124210917" name="Picture">
+                  <wp:docPr id="321401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124210917" name="Picture"/>
+                          <pic:cNvPr id="321401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36608,57 +36608,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806745944" name="Picture">
+                  <wp:docPr id="264524288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806745944" name="Picture"/>
+                          <pic:cNvPr id="264524288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37985,57 +37985,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422031749" name="Picture">
+                  <wp:docPr id="1405094947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422031749" name="Picture"/>
+                          <pic:cNvPr id="1405094947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39128,57 +39128,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1117656232" name="Picture">
+                        <wp:docPr id="879988340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1117656232" name="Picture"/>
+                                <pic:cNvPr id="879988340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40489,57 +40489,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1712402151" name="Picture">
+                  <wp:docPr id="1728134605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1712402151" name="Picture"/>
+                          <pic:cNvPr id="1728134605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40578,57 +40578,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500494257" name="Picture">
+                  <wp:docPr id="1359921276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500494257" name="Picture"/>
+                          <pic:cNvPr id="1359921276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41222,57 +41222,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987360851" name="Picture">
+                  <wp:docPr id="1928722427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987360851" name="Picture"/>
+                          <pic:cNvPr id="1928722427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42220,57 +42220,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980451918" name="Picture">
+                  <wp:docPr id="2050485837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980451918" name="Picture"/>
+                          <pic:cNvPr id="2050485837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42323,57 +42323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132072049" name="Picture">
+                  <wp:docPr id="1270940443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132072049" name="Picture"/>
+                          <pic:cNvPr id="1270940443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43700,57 +43700,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782424370" name="Picture">
+                  <wp:docPr id="1867961909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782424370" name="Picture"/>
+                          <pic:cNvPr id="1867961909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44843,57 +44843,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1730100466" name="Picture">
+                        <wp:docPr id="665173218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1730100466" name="Picture"/>
+                                <pic:cNvPr id="665173218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46064,57 +46064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607205482" name="Picture">
+                  <wp:docPr id="2124099933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607205482" name="Picture"/>
+                          <pic:cNvPr id="2124099933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46135,57 +46135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314632940" name="Picture">
+                  <wp:docPr id="886381488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314632940" name="Picture"/>
+                          <pic:cNvPr id="886381488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46549,57 +46549,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406932870" name="Picture">
+                  <wp:docPr id="510816620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406932870" name="Picture"/>
+                          <pic:cNvPr id="510816620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>