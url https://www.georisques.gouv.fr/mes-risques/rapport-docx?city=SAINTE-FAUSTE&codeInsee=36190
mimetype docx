--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="925552604" name="Picture">
+                  <wp:docPr id="1252231552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="925552604" name="Picture"/>
+                          <pic:cNvPr id="1252231552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193281031" name="Picture">
+                  <wp:docPr id="622587529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193281031" name="Picture"/>
+                          <pic:cNvPr id="622587529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="472001541" name="Picture">
+                        <wp:docPr id="1805596650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="472001541" name="Picture"/>
+                                <pic:cNvPr id="1805596650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446411323" name="Picture">
+                  <wp:docPr id="400106374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446411323" name="Picture"/>
+                          <pic:cNvPr id="400106374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014429203" name="Picture">
+                  <wp:docPr id="260976276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014429203" name="Picture"/>
+                          <pic:cNvPr id="260976276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885474202" name="Picture">
+                  <wp:docPr id="272500046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885474202" name="Picture"/>
+                          <pic:cNvPr id="272500046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692630286" name="Picture">
+                  <wp:docPr id="229470236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692630286" name="Picture"/>
+                          <pic:cNvPr id="229470236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431654993" name="Picture">
+                  <wp:docPr id="280066744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431654993" name="Picture"/>
+                          <pic:cNvPr id="280066744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2102742078" name="Picture">
+                        <wp:docPr id="1620052483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2102742078" name="Picture"/>
+                                <pic:cNvPr id="1620052483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="464240087" name="Picture">
+                        <wp:docPr id="328440549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="464240087" name="Picture"/>
+                                <pic:cNvPr id="328440549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="987109895" name="Picture">
+                        <wp:docPr id="650367047" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="987109895" name="Picture"/>
+                                <pic:cNvPr id="650367047" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1920061252" name="Picture">
+                        <wp:docPr id="269586410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1920061252" name="Picture"/>
+                                <pic:cNvPr id="269586410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1461895006" name="Picture">
+                        <wp:docPr id="901583348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1461895006" name="Picture"/>
+                                <pic:cNvPr id="901583348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17664631" name="Picture">
+                        <wp:docPr id="1915699620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17664631" name="Picture"/>
+                                <pic:cNvPr id="1915699620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1321153720" name="Picture">
+                        <wp:docPr id="1552625040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1321153720" name="Picture"/>
+                                <pic:cNvPr id="1552625040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1179696044" name="Picture">
+                        <wp:docPr id="1206258498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1179696044" name="Picture"/>
+                                <pic:cNvPr id="1206258498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1020720965" name="Picture">
+                        <wp:docPr id="165503766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1020720965" name="Picture"/>
+                                <pic:cNvPr id="165503766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="510462839" name="Picture">
+                        <wp:docPr id="596493802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="510462839" name="Picture"/>
+                                <pic:cNvPr id="596493802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1993384720" name="Picture">
+                        <wp:docPr id="1628590294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1993384720" name="Picture"/>
+                                <pic:cNvPr id="1628590294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="4737362" name="Picture">
+                        <wp:docPr id="1315700031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="4737362" name="Picture"/>
+                                <pic:cNvPr id="1315700031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="754664827" name="Picture">
+                        <wp:docPr id="389417548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="754664827" name="Picture"/>
+                                <pic:cNvPr id="389417548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1666621648" name="Picture">
+                        <wp:docPr id="1964541950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1666621648" name="Picture"/>
+                                <pic:cNvPr id="1964541950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="253654060" name="Picture">
+                        <wp:docPr id="370781871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="253654060" name="Picture"/>
+                                <pic:cNvPr id="370781871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557422792" name="Picture">
+                  <wp:docPr id="702231566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557422792" name="Picture"/>
+                          <pic:cNvPr id="702231566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322258173" name="Picture">
+                  <wp:docPr id="244102541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322258173" name="Picture"/>
+                          <pic:cNvPr id="244102541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529607347" name="Picture">
+                  <wp:docPr id="645850726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529607347" name="Picture"/>
+                          <pic:cNvPr id="645850726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644072356" name="Picture">
+                  <wp:docPr id="1063817233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644072356" name="Picture"/>
+                          <pic:cNvPr id="1063817233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109228609" name="Picture">
+                  <wp:docPr id="478507899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109228609" name="Picture"/>
+                          <pic:cNvPr id="478507899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865301332" name="Picture">
+                  <wp:docPr id="2064088509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865301332" name="Picture"/>
+                          <pic:cNvPr id="2064088509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1119274126" name="Picture">
+                        <wp:docPr id="448727336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1119274126" name="Picture"/>
+                                <pic:cNvPr id="448727336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694264771" name="Picture">
+                  <wp:docPr id="157433663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694264771" name="Picture"/>
+                          <pic:cNvPr id="157433663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747309282" name="Picture">
+                  <wp:docPr id="1653969669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747309282" name="Picture"/>
+                          <pic:cNvPr id="1653969669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483549513" name="Picture">
+                  <wp:docPr id="77878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483549513" name="Picture"/>
+                          <pic:cNvPr id="77878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112626041" name="Picture">
+                  <wp:docPr id="1116105554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112626041" name="Picture"/>
+                          <pic:cNvPr id="1116105554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417626258" name="Picture">
+                  <wp:docPr id="374840122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417626258" name="Picture"/>
+                          <pic:cNvPr id="374840122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118228794" name="Picture">
+                  <wp:docPr id="886792531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118228794" name="Picture"/>
+                          <pic:cNvPr id="886792531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1982565839" name="Picture">
+                        <wp:docPr id="1879827910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1982565839" name="Picture"/>
+                                <pic:cNvPr id="1879827910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="165397410" name="Picture">
+                        <wp:docPr id="32689124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="165397410" name="Picture"/>
+                                <pic:cNvPr id="32689124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593039197" name="Picture">
+                  <wp:docPr id="1320483005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593039197" name="Picture"/>
+                          <pic:cNvPr id="1320483005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014246441" name="Picture">
+                  <wp:docPr id="2134445659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014246441" name="Picture"/>
+                          <pic:cNvPr id="2134445659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26908563" name="Picture">
+                  <wp:docPr id="190054436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26908563" name="Picture"/>
+                          <pic:cNvPr id="190054436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1061395539" name="Picture">
+                  <wp:docPr id="1911626774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1061395539" name="Picture"/>
+                          <pic:cNvPr id="1911626774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680534160" name="Picture">
+                  <wp:docPr id="1563801566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680534160" name="Picture"/>
+                          <pic:cNvPr id="1563801566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010373317" name="Picture">
+                  <wp:docPr id="2000955934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010373317" name="Picture"/>
+                          <pic:cNvPr id="2000955934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31941,57 +31941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607013119" name="Picture">
+                  <wp:docPr id="185268419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607013119" name="Picture"/>
+                          <pic:cNvPr id="185268419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32030,57 +32030,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278262457" name="Picture">
+                  <wp:docPr id="1930335565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278262457" name="Picture"/>
+                          <pic:cNvPr id="1930335565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32710,57 +32710,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721098611" name="Picture">
+                  <wp:docPr id="1035111189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721098611" name="Picture"/>
+                          <pic:cNvPr id="1035111189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33771,57 +33771,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281528828" name="Picture">
+                  <wp:docPr id="690753515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281528828" name="Picture"/>
+                          <pic:cNvPr id="690753515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33874,57 +33874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725756055" name="Picture">
+                  <wp:docPr id="967905829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725756055" name="Picture"/>
+                          <pic:cNvPr id="967905829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35332,57 +35332,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264167469" name="Picture">
+                  <wp:docPr id="1837805509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264167469" name="Picture"/>
+                          <pic:cNvPr id="1837805509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36529,57 +36529,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2016508783" name="Picture">
+                        <wp:docPr id="1530927357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2016508783" name="Picture"/>
+                                <pic:cNvPr id="1530927357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38898,57 +38898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824764190" name="Picture">
+                  <wp:docPr id="1658180653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824764190" name="Picture"/>
+                          <pic:cNvPr id="1658180653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38987,57 +38987,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123554727" name="Picture">
+                  <wp:docPr id="1040101445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123554727" name="Picture"/>
+                          <pic:cNvPr id="1040101445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39631,57 +39631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227227929" name="Picture">
+                  <wp:docPr id="1713553655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227227929" name="Picture"/>
+                          <pic:cNvPr id="1713553655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40629,57 +40629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104726708" name="Picture">
+                  <wp:docPr id="873389984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104726708" name="Picture"/>
+                          <pic:cNvPr id="873389984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40732,57 +40732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514686624" name="Picture">
+                  <wp:docPr id="1113606774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514686624" name="Picture"/>
+                          <pic:cNvPr id="1113606774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42109,57 +42109,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045798008" name="Picture">
+                  <wp:docPr id="70393992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045798008" name="Picture"/>
+                          <pic:cNvPr id="70393992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43252,57 +43252,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="436913783" name="Picture">
+                        <wp:docPr id="1807955653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="436913783" name="Picture"/>
+                                <pic:cNvPr id="1807955653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44523,57 +44523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467681339" name="Picture">
+                  <wp:docPr id="1974114242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467681339" name="Picture"/>
+                          <pic:cNvPr id="1974114242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44603,57 +44603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259710909" name="Picture">
+                  <wp:docPr id="154535424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259710909" name="Picture"/>
+                          <pic:cNvPr id="154535424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45082,57 +45082,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207509060" name="Picture">
+                  <wp:docPr id="1891215022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207509060" name="Picture"/>
+                          <pic:cNvPr id="1891215022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46957,57 +46957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270404795" name="Picture">
+                  <wp:docPr id="1755699051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270404795" name="Picture"/>
+                          <pic:cNvPr id="1755699051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47028,57 +47028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990199108" name="Picture">
+                  <wp:docPr id="1360710265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990199108" name="Picture"/>
+                          <pic:cNvPr id="1360710265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47442,57 +47442,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027287252" name="Picture">
+                  <wp:docPr id="1814796834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027287252" name="Picture"/>
+                          <pic:cNvPr id="1814796834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>