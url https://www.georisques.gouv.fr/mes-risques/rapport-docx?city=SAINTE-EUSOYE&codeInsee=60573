--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245246022" name="Picture">
+                  <wp:docPr id="1579264133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245246022" name="Picture"/>
+                          <pic:cNvPr id="1579264133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556273624" name="Picture">
+                  <wp:docPr id="755369532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556273624" name="Picture"/>
+                          <pic:cNvPr id="755369532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="920471480" name="Picture">
+                        <wp:docPr id="1222124297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="920471480" name="Picture"/>
+                                <pic:cNvPr id="1222124297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371407742" name="Picture">
+                  <wp:docPr id="436313115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371407742" name="Picture"/>
+                          <pic:cNvPr id="436313115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66396853" name="Picture">
+                  <wp:docPr id="45259014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66396853" name="Picture"/>
+                          <pic:cNvPr id="45259014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192129495" name="Picture">
+                  <wp:docPr id="1967527649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192129495" name="Picture"/>
+                          <pic:cNvPr id="1967527649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698249305" name="Picture">
+                  <wp:docPr id="631117469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698249305" name="Picture"/>
+                          <pic:cNvPr id="631117469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853014861" name="Picture">
+                  <wp:docPr id="204308087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853014861" name="Picture"/>
+                          <pic:cNvPr id="204308087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="94597151" name="Picture">
+                        <wp:docPr id="876955772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="94597151" name="Picture"/>
+                                <pic:cNvPr id="876955772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1087310757" name="Picture">
+                        <wp:docPr id="1228692100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1087310757" name="Picture"/>
+                                <pic:cNvPr id="1228692100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="563603695" name="Picture">
+                        <wp:docPr id="1307422970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="563603695" name="Picture"/>
+                                <pic:cNvPr id="1307422970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2020198137" name="Picture">
+                        <wp:docPr id="1542687581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2020198137" name="Picture"/>
+                                <pic:cNvPr id="1542687581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1809139747" name="Picture">
+                        <wp:docPr id="1941520012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1809139747" name="Picture"/>
+                                <pic:cNvPr id="1941520012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205018220" name="Picture">
+                        <wp:docPr id="66950756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205018220" name="Picture"/>
+                                <pic:cNvPr id="66950756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="436498456" name="Picture">
+                        <wp:docPr id="1408806009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="436498456" name="Picture"/>
+                                <pic:cNvPr id="1408806009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1317913234" name="Picture">
+                        <wp:docPr id="1705712831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1317913234" name="Picture"/>
+                                <pic:cNvPr id="1705712831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1401345111" name="Picture">
+                        <wp:docPr id="1438505541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1401345111" name="Picture"/>
+                                <pic:cNvPr id="1438505541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1984486121" name="Picture">
+                        <wp:docPr id="1347780187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1984486121" name="Picture"/>
+                                <pic:cNvPr id="1347780187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="478686701" name="Picture">
+                        <wp:docPr id="2133663251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="478686701" name="Picture"/>
+                                <pic:cNvPr id="2133663251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2056759725" name="Picture">
+                        <wp:docPr id="440981401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2056759725" name="Picture"/>
+                                <pic:cNvPr id="440981401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1236469465" name="Picture">
+                        <wp:docPr id="1034225268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1236469465" name="Picture"/>
+                                <pic:cNvPr id="1034225268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1313065194" name="Picture">
+                        <wp:docPr id="14087081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1313065194" name="Picture"/>
+                                <pic:cNvPr id="14087081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1367901719" name="Picture">
+                        <wp:docPr id="46003891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1367901719" name="Picture"/>
+                                <pic:cNvPr id="46003891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786431901" name="Picture">
+                  <wp:docPr id="1666323164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786431901" name="Picture"/>
+                          <pic:cNvPr id="1666323164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803065592" name="Picture">
+                  <wp:docPr id="146087200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803065592" name="Picture"/>
+                          <pic:cNvPr id="146087200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215141758" name="Picture">
+                  <wp:docPr id="1016992769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215141758" name="Picture"/>
+                          <pic:cNvPr id="1016992769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623042712" name="Picture">
+                  <wp:docPr id="211589420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623042712" name="Picture"/>
+                          <pic:cNvPr id="211589420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106488238" name="Picture">
+                  <wp:docPr id="804999135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106488238" name="Picture"/>
+                          <pic:cNvPr id="804999135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479192052" name="Picture">
+                  <wp:docPr id="75402510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479192052" name="Picture"/>
+                          <pic:cNvPr id="75402510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2131592838" name="Picture">
+                        <wp:docPr id="997611140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2131592838" name="Picture"/>
+                                <pic:cNvPr id="997611140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1356688005" name="Picture">
+                        <wp:docPr id="1078593071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1356688005" name="Picture"/>
+                                <pic:cNvPr id="1078593071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907550415" name="Picture">
+                  <wp:docPr id="2012946598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907550415" name="Picture"/>
+                          <pic:cNvPr id="2012946598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538891403" name="Picture">
+                  <wp:docPr id="976276473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538891403" name="Picture"/>
+                          <pic:cNvPr id="976276473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455875407" name="Picture">
+                  <wp:docPr id="719051246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455875407" name="Picture"/>
+                          <pic:cNvPr id="719051246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579356331" name="Picture">
+                  <wp:docPr id="135244662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579356331" name="Picture"/>
+                          <pic:cNvPr id="135244662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068152901" name="Picture">
+                  <wp:docPr id="645598701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068152901" name="Picture"/>
+                          <pic:cNvPr id="645598701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706109204" name="Picture">
+                  <wp:docPr id="1394580782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706109204" name="Picture"/>
+                          <pic:cNvPr id="1394580782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="817559254" name="Picture">
+                        <wp:docPr id="113161764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="817559254" name="Picture"/>
+                                <pic:cNvPr id="113161764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26119,57 +26119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760002007" name="Picture">
+                  <wp:docPr id="595742961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760002007" name="Picture"/>
+                          <pic:cNvPr id="595742961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26208,57 +26208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75964200" name="Picture">
+                  <wp:docPr id="767881966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75964200" name="Picture"/>
+                          <pic:cNvPr id="767881966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26888,57 +26888,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914578252" name="Picture">
+                  <wp:docPr id="1256607243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914578252" name="Picture"/>
+                          <pic:cNvPr id="1256607243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27949,57 +27949,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170893829" name="Picture">
+                  <wp:docPr id="1893259553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170893829" name="Picture"/>
+                          <pic:cNvPr id="1893259553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28052,57 +28052,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756217196" name="Picture">
+                  <wp:docPr id="1656123428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756217196" name="Picture"/>
+                          <pic:cNvPr id="1656123428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29510,57 +29510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84680689" name="Picture">
+                  <wp:docPr id="182909631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84680689" name="Picture"/>
+                          <pic:cNvPr id="182909631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30707,57 +30707,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1232122132" name="Picture">
+                        <wp:docPr id="918203546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1232122132" name="Picture"/>
+                                <pic:cNvPr id="918203546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32877,57 +32877,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349664685" name="Picture">
+                  <wp:docPr id="1418713653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349664685" name="Picture"/>
+                          <pic:cNvPr id="1418713653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32966,57 +32966,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068850293" name="Picture">
+                  <wp:docPr id="884317419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068850293" name="Picture"/>
+                          <pic:cNvPr id="884317419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33610,57 +33610,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937742362" name="Picture">
+                  <wp:docPr id="1468541083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937742362" name="Picture"/>
+                          <pic:cNvPr id="1468541083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34608,57 +34608,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108450130" name="Picture">
+                  <wp:docPr id="1189761484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108450130" name="Picture"/>
+                          <pic:cNvPr id="1189761484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34711,57 +34711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171096391" name="Picture">
+                  <wp:docPr id="284787527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171096391" name="Picture"/>
+                          <pic:cNvPr id="284787527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36088,57 +36088,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686950248" name="Picture">
+                  <wp:docPr id="1334058302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686950248" name="Picture"/>
+                          <pic:cNvPr id="1334058302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37231,57 +37231,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945185185" name="Picture">
+                        <wp:docPr id="374460291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945185185" name="Picture"/>
+                                <pic:cNvPr id="374460291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38599,57 +38599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848244563" name="Picture">
+                  <wp:docPr id="31228324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848244563" name="Picture"/>
+                          <pic:cNvPr id="31228324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38688,57 +38688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702483550" name="Picture">
+                  <wp:docPr id="434727883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702483550" name="Picture"/>
+                          <pic:cNvPr id="434727883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39320,57 +39320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520791981" name="Picture">
+                  <wp:docPr id="2050345697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520791981" name="Picture"/>
+                          <pic:cNvPr id="2050345697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40264,57 +40264,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693429169" name="Picture">
+                  <wp:docPr id="1268635013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693429169" name="Picture"/>
+                          <pic:cNvPr id="1268635013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40376,57 +40376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="779167982" name="Picture">
+                  <wp:docPr id="210845996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="779167982" name="Picture"/>
+                          <pic:cNvPr id="210845996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42035,57 +42035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731818486" name="Picture">
+                  <wp:docPr id="1399059141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731818486" name="Picture"/>
+                          <pic:cNvPr id="1399059141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43214,57 +43214,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363852470" name="Picture">
+                  <wp:docPr id="520612011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363852470" name="Picture"/>
+                          <pic:cNvPr id="520612011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43294,57 +43294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497879375" name="Picture">
+                  <wp:docPr id="191859071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497879375" name="Picture"/>
+                          <pic:cNvPr id="191859071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43782,57 +43782,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898136796" name="Picture">
+                  <wp:docPr id="446538044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898136796" name="Picture"/>
+                          <pic:cNvPr id="446538044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>