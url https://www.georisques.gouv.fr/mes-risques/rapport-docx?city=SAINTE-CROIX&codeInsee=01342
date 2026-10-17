--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115702132" name="Picture">
+                  <wp:docPr id="1629369666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115702132" name="Picture"/>
+                          <pic:cNvPr id="1629369666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50420825" name="Picture">
+                  <wp:docPr id="1274782078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50420825" name="Picture"/>
+                          <pic:cNvPr id="1274782078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432725502" name="Picture">
+                        <wp:docPr id="1652241092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432725502" name="Picture"/>
+                                <pic:cNvPr id="1652241092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748677766" name="Picture">
+                  <wp:docPr id="305760797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748677766" name="Picture"/>
+                          <pic:cNvPr id="305760797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158725262" name="Picture">
+                  <wp:docPr id="1383339989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158725262" name="Picture"/>
+                          <pic:cNvPr id="1383339989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245749814" name="Picture">
+                  <wp:docPr id="252760798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245749814" name="Picture"/>
+                          <pic:cNvPr id="252760798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750303059" name="Picture">
+                  <wp:docPr id="1749003146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750303059" name="Picture"/>
+                          <pic:cNvPr id="1749003146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460525923" name="Picture">
+                  <wp:docPr id="1431958653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460525923" name="Picture"/>
+                          <pic:cNvPr id="1431958653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="403053962" name="Picture">
+                        <wp:docPr id="1433473164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="403053962" name="Picture"/>
+                                <pic:cNvPr id="1433473164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="467843188" name="Picture">
+                        <wp:docPr id="440621321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="467843188" name="Picture"/>
+                                <pic:cNvPr id="440621321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096099732" name="Picture">
+                        <wp:docPr id="1295508128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096099732" name="Picture"/>
+                                <pic:cNvPr id="1295508128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1251398834" name="Picture">
+                        <wp:docPr id="1291879922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1251398834" name="Picture"/>
+                                <pic:cNvPr id="1291879922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1476020083" name="Picture">
+                        <wp:docPr id="1534777262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1476020083" name="Picture"/>
+                                <pic:cNvPr id="1534777262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="601881133" name="Picture">
+                        <wp:docPr id="1777234536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="601881133" name="Picture"/>
+                                <pic:cNvPr id="1777234536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1458995423" name="Picture">
+                        <wp:docPr id="848035582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1458995423" name="Picture"/>
+                                <pic:cNvPr id="848035582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="748957521" name="Picture">
+                        <wp:docPr id="515476309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="748957521" name="Picture"/>
+                                <pic:cNvPr id="515476309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="510616566" name="Picture">
+                        <wp:docPr id="1719830715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="510616566" name="Picture"/>
+                                <pic:cNvPr id="1719830715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1652705062" name="Picture">
+                        <wp:docPr id="260203057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1652705062" name="Picture"/>
+                                <pic:cNvPr id="260203057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="149665849" name="Picture">
+                        <wp:docPr id="822637844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="149665849" name="Picture"/>
+                                <pic:cNvPr id="822637844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="130325205" name="Picture">
+                        <wp:docPr id="1861822395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="130325205" name="Picture"/>
+                                <pic:cNvPr id="1861822395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="122839471" name="Picture">
+                        <wp:docPr id="2065786740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="122839471" name="Picture"/>
+                                <pic:cNvPr id="2065786740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1493820399" name="Picture">
+                        <wp:docPr id="1618212646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1493820399" name="Picture"/>
+                                <pic:cNvPr id="1618212646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1740431654" name="Picture">
+                        <wp:docPr id="1402505081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1740431654" name="Picture"/>
+                                <pic:cNvPr id="1402505081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958563635" name="Picture">
+                  <wp:docPr id="829853382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958563635" name="Picture"/>
+                          <pic:cNvPr id="829853382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037698646" name="Picture">
+                  <wp:docPr id="670408702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037698646" name="Picture"/>
+                          <pic:cNvPr id="670408702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2001390576" name="Picture">
+                  <wp:docPr id="1454039875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2001390576" name="Picture"/>
+                          <pic:cNvPr id="1454039875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819574367" name="Picture">
+                  <wp:docPr id="763780933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819574367" name="Picture"/>
+                          <pic:cNvPr id="763780933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364306395" name="Picture">
+                  <wp:docPr id="1850123882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364306395" name="Picture"/>
+                          <pic:cNvPr id="1850123882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642637495" name="Picture">
+                  <wp:docPr id="868397129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642637495" name="Picture"/>
+                          <pic:cNvPr id="868397129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="525598071" name="Picture">
+                        <wp:docPr id="96926905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="525598071" name="Picture"/>
+                                <pic:cNvPr id="96926905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369394124" name="Picture">
+                  <wp:docPr id="384171139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369394124" name="Picture"/>
+                          <pic:cNvPr id="384171139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747312019" name="Picture">
+                  <wp:docPr id="504868704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747312019" name="Picture"/>
+                          <pic:cNvPr id="504868704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746742693" name="Picture">
+                  <wp:docPr id="738634543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746742693" name="Picture"/>
+                          <pic:cNvPr id="738634543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264713323" name="Picture">
+                  <wp:docPr id="1125796037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264713323" name="Picture"/>
+                          <pic:cNvPr id="1125796037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691493161" name="Picture">
+                  <wp:docPr id="218258875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691493161" name="Picture"/>
+                          <pic:cNvPr id="218258875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230357965" name="Picture">
+                  <wp:docPr id="1741735220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230357965" name="Picture"/>
+                          <pic:cNvPr id="1741735220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="752287312" name="Picture">
+                        <wp:docPr id="259655256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="752287312" name="Picture"/>
+                                <pic:cNvPr id="259655256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1793228874" name="Picture">
+                        <wp:docPr id="1907006792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1793228874" name="Picture"/>
+                                <pic:cNvPr id="1907006792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901971256" name="Picture">
+                  <wp:docPr id="775753187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901971256" name="Picture"/>
+                          <pic:cNvPr id="775753187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299783979" name="Picture">
+                  <wp:docPr id="1243547814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299783979" name="Picture"/>
+                          <pic:cNvPr id="1243547814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026594342" name="Picture">
+                  <wp:docPr id="570491089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026594342" name="Picture"/>
+                          <pic:cNvPr id="570491089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314042350" name="Picture">
+                  <wp:docPr id="2050669343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314042350" name="Picture"/>
+                          <pic:cNvPr id="2050669343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366725868" name="Picture">
+                  <wp:docPr id="2065656274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366725868" name="Picture"/>
+                          <pic:cNvPr id="2065656274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266522428" name="Picture">
+                  <wp:docPr id="1027797585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266522428" name="Picture"/>
+                          <pic:cNvPr id="1027797585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="975463621" name="Picture">
+                        <wp:docPr id="387399957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="975463621" name="Picture"/>
+                                <pic:cNvPr id="387399957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490192580" name="Picture">
+                  <wp:docPr id="1039006172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490192580" name="Picture"/>
+                          <pic:cNvPr id="1039006172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223174505" name="Picture">
+                  <wp:docPr id="448257662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223174505" name="Picture"/>
+                          <pic:cNvPr id="448257662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482064753" name="Picture">
+                  <wp:docPr id="97892370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482064753" name="Picture"/>
+                          <pic:cNvPr id="97892370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868245924" name="Picture">
+                  <wp:docPr id="1691113224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868245924" name="Picture"/>
+                          <pic:cNvPr id="1691113224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204651890" name="Picture">
+                  <wp:docPr id="1817495856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204651890" name="Picture"/>
+                          <pic:cNvPr id="1817495856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658194982" name="Picture">
+                  <wp:docPr id="1699439679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658194982" name="Picture"/>
+                          <pic:cNvPr id="1699439679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="438255420" name="Picture">
+                        <wp:docPr id="431199372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="438255420" name="Picture"/>
+                                <pic:cNvPr id="431199372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37451,57 +37451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069459360" name="Picture">
+                  <wp:docPr id="1497666477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069459360" name="Picture"/>
+                          <pic:cNvPr id="1497666477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37540,57 +37540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576908973" name="Picture">
+                  <wp:docPr id="1169673781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576908973" name="Picture"/>
+                          <pic:cNvPr id="1169673781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38229,57 +38229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759237401" name="Picture">
+                  <wp:docPr id="986217575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759237401" name="Picture"/>
+                          <pic:cNvPr id="986217575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39380,57 +39380,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066302118" name="Picture">
+                  <wp:docPr id="610694476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066302118" name="Picture"/>
+                          <pic:cNvPr id="610694476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39483,57 +39483,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935316412" name="Picture">
+                  <wp:docPr id="483259146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935316412" name="Picture"/>
+                          <pic:cNvPr id="483259146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41004,57 +41004,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2413000" cy="1663700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746085744" name="Picture">
+                  <wp:docPr id="263278700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746085744" name="Picture"/>
+                          <pic:cNvPr id="263278700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_23.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="1052" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2413000" cy="1663700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42327,57 +42327,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="373336920" name="Picture">
+                        <wp:docPr id="1784808382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="373336920" name="Picture"/>
+                                <pic:cNvPr id="1784808382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45092,57 +45092,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017322813" name="Picture">
+                  <wp:docPr id="1876237486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017322813" name="Picture"/>
+                          <pic:cNvPr id="1876237486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45163,57 +45163,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27029891" name="Picture">
+                  <wp:docPr id="783941720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27029891" name="Picture"/>
+                          <pic:cNvPr id="783941720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45577,57 +45577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84345080" name="Picture">
+                  <wp:docPr id="1080631556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84345080" name="Picture"/>
+                          <pic:cNvPr id="1080631556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>