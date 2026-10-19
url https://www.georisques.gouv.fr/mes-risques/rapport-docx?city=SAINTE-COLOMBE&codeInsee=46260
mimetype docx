--- v0 (2026-08-19)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16695704" name="Picture">
+                  <wp:docPr id="2074840092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16695704" name="Picture"/>
+                          <pic:cNvPr id="2074840092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978718671" name="Picture">
+                  <wp:docPr id="1215080475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978718671" name="Picture"/>
+                          <pic:cNvPr id="1215080475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1692156289" name="Picture">
+                        <wp:docPr id="1518432466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1692156289" name="Picture"/>
+                                <pic:cNvPr id="1518432466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174749254" name="Picture">
+                  <wp:docPr id="1419670771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174749254" name="Picture"/>
+                          <pic:cNvPr id="1419670771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493824098" name="Picture">
+                  <wp:docPr id="1459352854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493824098" name="Picture"/>
+                          <pic:cNvPr id="1459352854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412033217" name="Picture">
+                  <wp:docPr id="544591184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412033217" name="Picture"/>
+                          <pic:cNvPr id="544591184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209166252" name="Picture">
+                  <wp:docPr id="2034276329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209166252" name="Picture"/>
+                          <pic:cNvPr id="2034276329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409700172" name="Picture">
+                  <wp:docPr id="460918086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409700172" name="Picture"/>
+                          <pic:cNvPr id="460918086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="96086691" name="Picture">
+                        <wp:docPr id="316631606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="96086691" name="Picture"/>
+                                <pic:cNvPr id="316631606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="436680179" name="Picture">
+                        <wp:docPr id="952343020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="436680179" name="Picture"/>
+                                <pic:cNvPr id="952343020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="91130552" name="Picture">
+                        <wp:docPr id="1369418692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="91130552" name="Picture"/>
+                                <pic:cNvPr id="1369418692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="226494352" name="Picture">
+                        <wp:docPr id="1287498496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="226494352" name="Picture"/>
+                                <pic:cNvPr id="1287498496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="899668151" name="Picture">
+                        <wp:docPr id="205174727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="899668151" name="Picture"/>
+                                <pic:cNvPr id="205174727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="404959890" name="Picture">
+                        <wp:docPr id="475383441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="404959890" name="Picture"/>
+                                <pic:cNvPr id="475383441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="549153948" name="Picture">
+                        <wp:docPr id="793357587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="549153948" name="Picture"/>
+                                <pic:cNvPr id="793357587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="567023095" name="Picture">
+                        <wp:docPr id="1597254369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="567023095" name="Picture"/>
+                                <pic:cNvPr id="1597254369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1117809807" name="Picture">
+                        <wp:docPr id="1941813173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1117809807" name="Picture"/>
+                                <pic:cNvPr id="1941813173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="524691208" name="Picture">
+                        <wp:docPr id="269410309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="524691208" name="Picture"/>
+                                <pic:cNvPr id="269410309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1894472835" name="Picture">
+                        <wp:docPr id="1502122473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1894472835" name="Picture"/>
+                                <pic:cNvPr id="1502122473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1326799625" name="Picture">
+                        <wp:docPr id="1683498753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1326799625" name="Picture"/>
+                                <pic:cNvPr id="1683498753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="719475703" name="Picture">
+                        <wp:docPr id="1462183884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="719475703" name="Picture"/>
+                                <pic:cNvPr id="1462183884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1324856205" name="Picture">
+                        <wp:docPr id="1771749053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1324856205" name="Picture"/>
+                                <pic:cNvPr id="1771749053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1944487928" name="Picture">
+                        <wp:docPr id="1663998632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1944487928" name="Picture"/>
+                                <pic:cNvPr id="1663998632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361353870" name="Picture">
+                  <wp:docPr id="224000379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361353870" name="Picture"/>
+                          <pic:cNvPr id="224000379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010801694" name="Picture">
+                  <wp:docPr id="1342708744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010801694" name="Picture"/>
+                          <pic:cNvPr id="1342708744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780808282" name="Picture">
+                  <wp:docPr id="2131971192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780808282" name="Picture"/>
+                          <pic:cNvPr id="2131971192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302782684" name="Picture">
+                  <wp:docPr id="1063780469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302782684" name="Picture"/>
+                          <pic:cNvPr id="1063780469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1790011038" name="Picture">
+                  <wp:docPr id="1501235043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1790011038" name="Picture"/>
+                          <pic:cNvPr id="1501235043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16516,57 +16516,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640033582" name="Picture">
+                  <wp:docPr id="2063229220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640033582" name="Picture"/>
+                          <pic:cNvPr id="2063229220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17659,57 +17659,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="661462409" name="Picture">
+                        <wp:docPr id="1004264543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="661462409" name="Picture"/>
+                                <pic:cNvPr id="1004264543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19068,57 +19068,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44422699" name="Picture">
+                  <wp:docPr id="1959463330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44422699" name="Picture"/>
+                          <pic:cNvPr id="1959463330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19157,57 +19157,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527493767" name="Picture">
+                  <wp:docPr id="153092435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527493767" name="Picture"/>
+                          <pic:cNvPr id="153092435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19837,57 +19837,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1301964388" name="Picture">
+                  <wp:docPr id="794860314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301964388" name="Picture"/>
+                          <pic:cNvPr id="794860314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20898,57 +20898,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207918249" name="Picture">
+                  <wp:docPr id="1176260018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207918249" name="Picture"/>
+                          <pic:cNvPr id="1176260018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21001,57 +21001,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2001266427" name="Picture">
+                  <wp:docPr id="669258157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2001266427" name="Picture"/>
+                          <pic:cNvPr id="669258157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22393,57 +22393,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329339509" name="Picture">
+                  <wp:docPr id="1760519506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329339509" name="Picture"/>
+                          <pic:cNvPr id="1760519506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24228,57 +24228,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1255327974" name="Picture">
+                        <wp:docPr id="1381785356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1255327974" name="Picture"/>
+                                <pic:cNvPr id="1381785356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26421,57 +26421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62756776" name="Picture">
+                  <wp:docPr id="1039040032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62756776" name="Picture"/>
+                          <pic:cNvPr id="1039040032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26492,57 +26492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112828812" name="Picture">
+                  <wp:docPr id="1416595481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112828812" name="Picture"/>
+                          <pic:cNvPr id="1416595481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26960,57 +26960,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517341765" name="Picture">
+                  <wp:docPr id="1685789095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517341765" name="Picture"/>
+                          <pic:cNvPr id="1685789095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28119,57 +28119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676640265" name="Picture">
+                  <wp:docPr id="1498490171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676640265" name="Picture"/>
+                          <pic:cNvPr id="1498490171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28208,57 +28208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663752014" name="Picture">
+                  <wp:docPr id="1901482312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663752014" name="Picture"/>
+                          <pic:cNvPr id="1901482312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28852,57 +28852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071918474" name="Picture">
+                  <wp:docPr id="1306319076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071918474" name="Picture"/>
+                          <pic:cNvPr id="1306319076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29850,57 +29850,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533055370" name="Picture">
+                  <wp:docPr id="1416241243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533055370" name="Picture"/>
+                          <pic:cNvPr id="1416241243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29953,57 +29953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762026045" name="Picture">
+                  <wp:docPr id="1484722002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762026045" name="Picture"/>
+                          <pic:cNvPr id="1484722002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31330,57 +31330,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508067970" name="Picture">
+                  <wp:docPr id="298072306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508067970" name="Picture"/>
+                          <pic:cNvPr id="298072306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32473,57 +32473,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1651061988" name="Picture">
+                        <wp:docPr id="983982405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1651061988" name="Picture"/>
+                                <pic:cNvPr id="983982405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33834,57 +33834,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947909819" name="Picture">
+                  <wp:docPr id="169200971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947909819" name="Picture"/>
+                          <pic:cNvPr id="169200971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33923,57 +33923,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424060342" name="Picture">
+                  <wp:docPr id="919123334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424060342" name="Picture"/>
+                          <pic:cNvPr id="919123334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34567,57 +34567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129348209" name="Picture">
+                  <wp:docPr id="562031745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129348209" name="Picture"/>
+                          <pic:cNvPr id="562031745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35565,57 +35565,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209650014" name="Picture">
+                  <wp:docPr id="1503415542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209650014" name="Picture"/>
+                          <pic:cNvPr id="1503415542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35668,57 +35668,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95960871" name="Picture">
+                  <wp:docPr id="725422030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95960871" name="Picture"/>
+                          <pic:cNvPr id="725422030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37047,57 +37047,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994935627" name="Picture">
+                  <wp:docPr id="709465596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994935627" name="Picture"/>
+                          <pic:cNvPr id="709465596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38181,57 +38181,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1922926100" name="Picture">
+                        <wp:docPr id="2051227994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1922926100" name="Picture"/>
+                                <pic:cNvPr id="2051227994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39206,57 +39206,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="361825570" name="Picture">
+                        <wp:docPr id="550733173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="361825570" name="Picture"/>
+                                <pic:cNvPr id="550733173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40678,57 +40678,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195202210" name="Picture">
+                  <wp:docPr id="1090144676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195202210" name="Picture"/>
+                          <pic:cNvPr id="1090144676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40767,57 +40767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188305597" name="Picture">
+                  <wp:docPr id="1121418021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188305597" name="Picture"/>
+                          <pic:cNvPr id="1121418021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41411,57 +41411,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048904185" name="Picture">
+                  <wp:docPr id="218813015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048904185" name="Picture"/>
+                          <pic:cNvPr id="218813015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42409,57 +42409,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792893474" name="Picture">
+                  <wp:docPr id="1080423388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792893474" name="Picture"/>
+                          <pic:cNvPr id="1080423388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42512,57 +42512,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708616221" name="Picture">
+                  <wp:docPr id="2043509280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708616221" name="Picture"/>
+                          <pic:cNvPr id="2043509280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43889,57 +43889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184570461" name="Picture">
+                  <wp:docPr id="1841901100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184570461" name="Picture"/>
+                          <pic:cNvPr id="1841901100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45032,57 +45032,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="691440102" name="Picture">
+                        <wp:docPr id="1424451122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="691440102" name="Picture"/>
+                                <pic:cNvPr id="1424451122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46253,57 +46253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548250663" name="Picture">
+                  <wp:docPr id="1887144652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548250663" name="Picture"/>
+                          <pic:cNvPr id="1887144652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46324,57 +46324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063127766" name="Picture">
+                  <wp:docPr id="903299121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063127766" name="Picture"/>
+                          <pic:cNvPr id="903299121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46738,57 +46738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806710306" name="Picture">
+                  <wp:docPr id="1174981367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806710306" name="Picture"/>
+                          <pic:cNvPr id="1174981367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>