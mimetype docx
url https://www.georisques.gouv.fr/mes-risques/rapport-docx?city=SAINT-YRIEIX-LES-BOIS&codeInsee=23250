--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183490451" name="Picture">
+                  <wp:docPr id="506338175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183490451" name="Picture"/>
+                          <pic:cNvPr id="506338175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216681356" name="Picture">
+                  <wp:docPr id="183428603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216681356" name="Picture"/>
+                          <pic:cNvPr id="183428603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="859287917" name="Picture">
+                        <wp:docPr id="1198180288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="859287917" name="Picture"/>
+                                <pic:cNvPr id="1198180288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727737736" name="Picture">
+                  <wp:docPr id="2085167955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727737736" name="Picture"/>
+                          <pic:cNvPr id="2085167955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168312447" name="Picture">
+                  <wp:docPr id="1478205806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168312447" name="Picture"/>
+                          <pic:cNvPr id="1478205806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504211266" name="Picture">
+                  <wp:docPr id="1417024149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504211266" name="Picture"/>
+                          <pic:cNvPr id="1417024149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261265931" name="Picture">
+                  <wp:docPr id="2010903613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261265931" name="Picture"/>
+                          <pic:cNvPr id="2010903613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349983921" name="Picture">
+                  <wp:docPr id="1107161216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349983921" name="Picture"/>
+                          <pic:cNvPr id="1107161216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="939937504" name="Picture">
+                        <wp:docPr id="1725725934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="939937504" name="Picture"/>
+                                <pic:cNvPr id="1725725934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1093883705" name="Picture">
+                        <wp:docPr id="486264751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1093883705" name="Picture"/>
+                                <pic:cNvPr id="486264751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="497872893" name="Picture">
+                        <wp:docPr id="207878176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="497872893" name="Picture"/>
+                                <pic:cNvPr id="207878176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1346589528" name="Picture">
+                        <wp:docPr id="644140013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1346589528" name="Picture"/>
+                                <pic:cNvPr id="644140013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258354322" name="Picture">
+                        <wp:docPr id="1760488455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258354322" name="Picture"/>
+                                <pic:cNvPr id="1760488455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="837516334" name="Picture">
+                        <wp:docPr id="138688290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="837516334" name="Picture"/>
+                                <pic:cNvPr id="138688290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="990690346" name="Picture">
+                        <wp:docPr id="400759014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="990690346" name="Picture"/>
+                                <pic:cNvPr id="400759014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="186920775" name="Picture">
+                        <wp:docPr id="526996485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="186920775" name="Picture"/>
+                                <pic:cNvPr id="526996485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1524518767" name="Picture">
+                        <wp:docPr id="1485344994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1524518767" name="Picture"/>
+                                <pic:cNvPr id="1485344994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1542679122" name="Picture">
+                        <wp:docPr id="829818115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1542679122" name="Picture"/>
+                                <pic:cNvPr id="829818115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943601110" name="Picture">
+                        <wp:docPr id="1623070384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943601110" name="Picture"/>
+                                <pic:cNvPr id="1623070384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1459641217" name="Picture">
+                        <wp:docPr id="767235082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1459641217" name="Picture"/>
+                                <pic:cNvPr id="767235082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="402138533" name="Picture">
+                        <wp:docPr id="266878131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="402138533" name="Picture"/>
+                                <pic:cNvPr id="266878131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2020359072" name="Picture">
+                        <wp:docPr id="742603881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2020359072" name="Picture"/>
+                                <pic:cNvPr id="742603881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="466815014" name="Picture">
+                        <wp:docPr id="928284581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="466815014" name="Picture"/>
+                                <pic:cNvPr id="928284581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821693515" name="Picture">
+                  <wp:docPr id="1056380071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821693515" name="Picture"/>
+                          <pic:cNvPr id="1056380071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070719490" name="Picture">
+                  <wp:docPr id="1078711803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070719490" name="Picture"/>
+                          <pic:cNvPr id="1078711803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957238994" name="Picture">
+                  <wp:docPr id="696756586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957238994" name="Picture"/>
+                          <pic:cNvPr id="696756586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586618918" name="Picture">
+                  <wp:docPr id="863098100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586618918" name="Picture"/>
+                          <pic:cNvPr id="863098100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642588797" name="Picture">
+                  <wp:docPr id="1594701580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642588797" name="Picture"/>
+                          <pic:cNvPr id="1594701580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262726307" name="Picture">
+                  <wp:docPr id="1803775585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262726307" name="Picture"/>
+                          <pic:cNvPr id="1803775585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1152038289" name="Picture">
+                        <wp:docPr id="1591976108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1152038289" name="Picture"/>
+                                <pic:cNvPr id="1591976108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373473746" name="Picture">
+                  <wp:docPr id="717551922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373473746" name="Picture"/>
+                          <pic:cNvPr id="717551922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791304007" name="Picture">
+                  <wp:docPr id="437050449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791304007" name="Picture"/>
+                          <pic:cNvPr id="437050449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044211982" name="Picture">
+                  <wp:docPr id="1495918972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044211982" name="Picture"/>
+                          <pic:cNvPr id="1495918972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935506787" name="Picture">
+                  <wp:docPr id="1504222792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935506787" name="Picture"/>
+                          <pic:cNvPr id="1504222792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189897976" name="Picture">
+                  <wp:docPr id="1134978495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189897976" name="Picture"/>
+                          <pic:cNvPr id="1134978495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="648748473" name="Picture">
+                  <wp:docPr id="1976152792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="648748473" name="Picture"/>
+                          <pic:cNvPr id="1976152792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1749000902" name="Picture">
+                        <wp:docPr id="573075918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1749000902" name="Picture"/>
+                                <pic:cNvPr id="573075918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="920437763" name="Picture">
+                        <wp:docPr id="136998921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="920437763" name="Picture"/>
+                                <pic:cNvPr id="136998921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593521036" name="Picture">
+                  <wp:docPr id="1777194691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593521036" name="Picture"/>
+                          <pic:cNvPr id="1777194691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574447609" name="Picture">
+                  <wp:docPr id="1134255871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574447609" name="Picture"/>
+                          <pic:cNvPr id="1134255871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024859253" name="Picture">
+                  <wp:docPr id="1208500876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024859253" name="Picture"/>
+                          <pic:cNvPr id="1208500876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620817289" name="Picture">
+                  <wp:docPr id="1521427562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620817289" name="Picture"/>
+                          <pic:cNvPr id="1521427562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386290738" name="Picture">
+                  <wp:docPr id="1595384441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386290738" name="Picture"/>
+                          <pic:cNvPr id="1595384441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230577163" name="Picture">
+                  <wp:docPr id="973601934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230577163" name="Picture"/>
+                          <pic:cNvPr id="973601934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1829668352" name="Picture">
+                        <wp:docPr id="420039311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1829668352" name="Picture"/>
+                                <pic:cNvPr id="420039311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822848236" name="Picture">
+                  <wp:docPr id="477046444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822848236" name="Picture"/>
+                          <pic:cNvPr id="477046444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630818269" name="Picture">
+                  <wp:docPr id="1223956369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630818269" name="Picture"/>
+                          <pic:cNvPr id="1223956369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227836383" name="Picture">
+                  <wp:docPr id="1958364953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227836383" name="Picture"/>
+                          <pic:cNvPr id="1958364953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741222809" name="Picture">
+                  <wp:docPr id="168575935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741222809" name="Picture"/>
+                          <pic:cNvPr id="168575935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948808644" name="Picture">
+                  <wp:docPr id="394892030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948808644" name="Picture"/>
+                          <pic:cNvPr id="394892030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2024380272" name="Picture">
+                  <wp:docPr id="552029896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2024380272" name="Picture"/>
+                          <pic:cNvPr id="552029896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1053664452" name="Picture">
+                        <wp:docPr id="998569732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1053664452" name="Picture"/>
+                                <pic:cNvPr id="998569732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580028607" name="Picture">
+                  <wp:docPr id="766861637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580028607" name="Picture"/>
+                          <pic:cNvPr id="766861637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1907024813" name="Picture">
+                  <wp:docPr id="831885088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1907024813" name="Picture"/>
+                          <pic:cNvPr id="831885088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639976324" name="Picture">
+                  <wp:docPr id="1807549535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639976324" name="Picture"/>
+                          <pic:cNvPr id="1807549535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802705736" name="Picture">
+                  <wp:docPr id="267163472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802705736" name="Picture"/>
+                          <pic:cNvPr id="267163472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315131514" name="Picture">
+                  <wp:docPr id="1026305745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315131514" name="Picture"/>
+                          <pic:cNvPr id="1026305745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848245600" name="Picture">
+                  <wp:docPr id="569218858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848245600" name="Picture"/>
+                          <pic:cNvPr id="569218858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086915011" name="Picture">
+                  <wp:docPr id="842806431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086915011" name="Picture"/>
+                          <pic:cNvPr id="842806431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283276117" name="Picture">
+                  <wp:docPr id="181501913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283276117" name="Picture"/>
+                          <pic:cNvPr id="181501913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290329161" name="Picture">
+                  <wp:docPr id="346362848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290329161" name="Picture"/>
+                          <pic:cNvPr id="346362848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>