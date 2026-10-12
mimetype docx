--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653956375" name="Picture">
+                  <wp:docPr id="198330269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653956375" name="Picture"/>
+                          <pic:cNvPr id="198330269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890103988" name="Picture">
+                  <wp:docPr id="469334466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890103988" name="Picture"/>
+                          <pic:cNvPr id="469334466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="659520388" name="Picture">
+                        <wp:docPr id="1901134920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="659520388" name="Picture"/>
+                                <pic:cNvPr id="1901134920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946629772" name="Picture">
+                  <wp:docPr id="1892823100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946629772" name="Picture"/>
+                          <pic:cNvPr id="1892823100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438717230" name="Picture">
+                  <wp:docPr id="1736920165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438717230" name="Picture"/>
+                          <pic:cNvPr id="1736920165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835640923" name="Picture">
+                  <wp:docPr id="844267652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835640923" name="Picture"/>
+                          <pic:cNvPr id="844267652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480829496" name="Picture">
+                  <wp:docPr id="133066095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480829496" name="Picture"/>
+                          <pic:cNvPr id="133066095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573343904" name="Picture">
+                  <wp:docPr id="1736066008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573343904" name="Picture"/>
+                          <pic:cNvPr id="1736066008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="605875350" name="Picture">
+                        <wp:docPr id="2031675633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="605875350" name="Picture"/>
+                                <pic:cNvPr id="2031675633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1890508475" name="Picture">
+                        <wp:docPr id="1472203739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1890508475" name="Picture"/>
+                                <pic:cNvPr id="1472203739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1879657069" name="Picture">
+                        <wp:docPr id="629205364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1879657069" name="Picture"/>
+                                <pic:cNvPr id="629205364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1541954997" name="Picture">
+                        <wp:docPr id="834614716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1541954997" name="Picture"/>
+                                <pic:cNvPr id="834614716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="713740552" name="Picture">
+                        <wp:docPr id="1409772625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="713740552" name="Picture"/>
+                                <pic:cNvPr id="1409772625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="89610476" name="Picture">
+                        <wp:docPr id="662541244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="89610476" name="Picture"/>
+                                <pic:cNvPr id="662541244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="986776590" name="Picture">
+                        <wp:docPr id="76482007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="986776590" name="Picture"/>
+                                <pic:cNvPr id="76482007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="566256365" name="Picture">
+                        <wp:docPr id="926674888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="566256365" name="Picture"/>
+                                <pic:cNvPr id="926674888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="643089194" name="Picture">
+                        <wp:docPr id="954007249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="643089194" name="Picture"/>
+                                <pic:cNvPr id="954007249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1682559005" name="Picture">
+                        <wp:docPr id="1627537679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1682559005" name="Picture"/>
+                                <pic:cNvPr id="1627537679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2024257815" name="Picture">
+                        <wp:docPr id="1122487731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2024257815" name="Picture"/>
+                                <pic:cNvPr id="1122487731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="807807102" name="Picture">
+                        <wp:docPr id="1230144078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="807807102" name="Picture"/>
+                                <pic:cNvPr id="1230144078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976927343" name="Picture">
+                        <wp:docPr id="1591061065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976927343" name="Picture"/>
+                                <pic:cNvPr id="1591061065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="594328601" name="Picture">
+                        <wp:docPr id="823584134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="594328601" name="Picture"/>
+                                <pic:cNvPr id="823584134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="451236748" name="Picture">
+                        <wp:docPr id="1811480702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="451236748" name="Picture"/>
+                                <pic:cNvPr id="1811480702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694629670" name="Picture">
+                  <wp:docPr id="933178464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694629670" name="Picture"/>
+                          <pic:cNvPr id="933178464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575330668" name="Picture">
+                  <wp:docPr id="2000519855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575330668" name="Picture"/>
+                          <pic:cNvPr id="2000519855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407259262" name="Picture">
+                  <wp:docPr id="744217621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407259262" name="Picture"/>
+                          <pic:cNvPr id="744217621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312507232" name="Picture">
+                  <wp:docPr id="1355137861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312507232" name="Picture"/>
+                          <pic:cNvPr id="1355137861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948751906" name="Picture">
+                  <wp:docPr id="783618077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948751906" name="Picture"/>
+                          <pic:cNvPr id="783618077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369339643" name="Picture">
+                  <wp:docPr id="431308143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369339643" name="Picture"/>
+                          <pic:cNvPr id="431308143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1583219037" name="Picture">
+                        <wp:docPr id="1271830654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1583219037" name="Picture"/>
+                                <pic:cNvPr id="1271830654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538727432" name="Picture">
+                  <wp:docPr id="197360978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538727432" name="Picture"/>
+                          <pic:cNvPr id="197360978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818456065" name="Picture">
+                  <wp:docPr id="472992406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818456065" name="Picture"/>
+                          <pic:cNvPr id="472992406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108987961" name="Picture">
+                  <wp:docPr id="595799046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108987961" name="Picture"/>
+                          <pic:cNvPr id="595799046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44673981" name="Picture">
+                  <wp:docPr id="898671028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44673981" name="Picture"/>
+                          <pic:cNvPr id="898671028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812524166" name="Picture">
+                  <wp:docPr id="1413643633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812524166" name="Picture"/>
+                          <pic:cNvPr id="1413643633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612773496" name="Picture">
+                  <wp:docPr id="723240883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612773496" name="Picture"/>
+                          <pic:cNvPr id="723240883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="735309993" name="Picture">
+                        <wp:docPr id="894977981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="735309993" name="Picture"/>
+                                <pic:cNvPr id="894977981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="198040773" name="Picture">
+                        <wp:docPr id="1856045615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="198040773" name="Picture"/>
+                                <pic:cNvPr id="1856045615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092937485" name="Picture">
+                  <wp:docPr id="993081944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092937485" name="Picture"/>
+                          <pic:cNvPr id="993081944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226869054" name="Picture">
+                  <wp:docPr id="1199955830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226869054" name="Picture"/>
+                          <pic:cNvPr id="1199955830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124997502" name="Picture">
+                  <wp:docPr id="2049553216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124997502" name="Picture"/>
+                          <pic:cNvPr id="2049553216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755582074" name="Picture">
+                  <wp:docPr id="808975653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755582074" name="Picture"/>
+                          <pic:cNvPr id="808975653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546449866" name="Picture">
+                  <wp:docPr id="1444942795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546449866" name="Picture"/>
+                          <pic:cNvPr id="1444942795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419343675" name="Picture">
+                  <wp:docPr id="1539127651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419343675" name="Picture"/>
+                          <pic:cNvPr id="1539127651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="907225999" name="Picture">
+                        <wp:docPr id="417290132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="907225999" name="Picture"/>
+                                <pic:cNvPr id="417290132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161176393" name="Picture">
+                  <wp:docPr id="156309629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161176393" name="Picture"/>
+                          <pic:cNvPr id="156309629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518604146" name="Picture">
+                  <wp:docPr id="1202464878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518604146" name="Picture"/>
+                          <pic:cNvPr id="1202464878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822692467" name="Picture">
+                  <wp:docPr id="623752440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822692467" name="Picture"/>
+                          <pic:cNvPr id="623752440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666468191" name="Picture">
+                  <wp:docPr id="1038796699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666468191" name="Picture"/>
+                          <pic:cNvPr id="1038796699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715856820" name="Picture">
+                  <wp:docPr id="2098310140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715856820" name="Picture"/>
+                          <pic:cNvPr id="2098310140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041555627" name="Picture">
+                  <wp:docPr id="480799560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041555627" name="Picture"/>
+                          <pic:cNvPr id="480799560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="642840520" name="Picture">
+                        <wp:docPr id="1063534629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="642840520" name="Picture"/>
+                                <pic:cNvPr id="1063534629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497583678" name="Picture">
+                  <wp:docPr id="706965361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497583678" name="Picture"/>
+                          <pic:cNvPr id="706965361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021828340" name="Picture">
+                  <wp:docPr id="928741240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021828340" name="Picture"/>
+                          <pic:cNvPr id="928741240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774623760" name="Picture">
+                  <wp:docPr id="457905143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774623760" name="Picture"/>
+                          <pic:cNvPr id="457905143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772112683" name="Picture">
+                  <wp:docPr id="776760084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772112683" name="Picture"/>
+                          <pic:cNvPr id="776760084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829022257" name="Picture">
+                  <wp:docPr id="1610992535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829022257" name="Picture"/>
+                          <pic:cNvPr id="1610992535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487456126" name="Picture">
+                  <wp:docPr id="1936865628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487456126" name="Picture"/>
+                          <pic:cNvPr id="1936865628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453364786" name="Picture">
+                  <wp:docPr id="10859124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453364786" name="Picture"/>
+                          <pic:cNvPr id="10859124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099528149" name="Picture">
+                  <wp:docPr id="139944389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099528149" name="Picture"/>
+                          <pic:cNvPr id="139944389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58624829" name="Picture">
+                  <wp:docPr id="830223687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58624829" name="Picture"/>
+                          <pic:cNvPr id="830223687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>