--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614940802" name="Picture">
+                  <wp:docPr id="2129614619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614940802" name="Picture"/>
+                          <pic:cNvPr id="2129614619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859600165" name="Picture">
+                  <wp:docPr id="1846955922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859600165" name="Picture"/>
+                          <pic:cNvPr id="1846955922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="506989167" name="Picture">
+                        <wp:docPr id="1309053264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="506989167" name="Picture"/>
+                                <pic:cNvPr id="1309053264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261345831" name="Picture">
+                  <wp:docPr id="462841109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261345831" name="Picture"/>
+                          <pic:cNvPr id="462841109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6616835" name="Picture">
+                  <wp:docPr id="1987879416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6616835" name="Picture"/>
+                          <pic:cNvPr id="1987879416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393934830" name="Picture">
+                  <wp:docPr id="849604503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393934830" name="Picture"/>
+                          <pic:cNvPr id="849604503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441794441" name="Picture">
+                  <wp:docPr id="1983062036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441794441" name="Picture"/>
+                          <pic:cNvPr id="1983062036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148978644" name="Picture">
+                  <wp:docPr id="541648726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148978644" name="Picture"/>
+                          <pic:cNvPr id="541648726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="966004806" name="Picture">
+                        <wp:docPr id="1518687120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="966004806" name="Picture"/>
+                                <pic:cNvPr id="1518687120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1905929128" name="Picture">
+                        <wp:docPr id="397922349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1905929128" name="Picture"/>
+                                <pic:cNvPr id="397922349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="438166882" name="Picture">
+                        <wp:docPr id="1222680484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="438166882" name="Picture"/>
+                                <pic:cNvPr id="1222680484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="251137104" name="Picture">
+                        <wp:docPr id="2057268574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="251137104" name="Picture"/>
+                                <pic:cNvPr id="2057268574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1817482743" name="Picture">
+                        <wp:docPr id="1271733115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1817482743" name="Picture"/>
+                                <pic:cNvPr id="1271733115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1707346387" name="Picture">
+                        <wp:docPr id="1836968364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1707346387" name="Picture"/>
+                                <pic:cNvPr id="1836968364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2126565964" name="Picture">
+                        <wp:docPr id="2076883336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2126565964" name="Picture"/>
+                                <pic:cNvPr id="2076883336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="47254798" name="Picture">
+                        <wp:docPr id="205555475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="47254798" name="Picture"/>
+                                <pic:cNvPr id="205555475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="610817648" name="Picture">
+                        <wp:docPr id="2087187563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="610817648" name="Picture"/>
+                                <pic:cNvPr id="2087187563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="218321407" name="Picture">
+                        <wp:docPr id="814078968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="218321407" name="Picture"/>
+                                <pic:cNvPr id="814078968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1464293544" name="Picture">
+                        <wp:docPr id="647229665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1464293544" name="Picture"/>
+                                <pic:cNvPr id="647229665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1585423692" name="Picture">
+                        <wp:docPr id="825524500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1585423692" name="Picture"/>
+                                <pic:cNvPr id="825524500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826946888" name="Picture">
+                        <wp:docPr id="30541917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826946888" name="Picture"/>
+                                <pic:cNvPr id="30541917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1365652243" name="Picture">
+                        <wp:docPr id="1930421049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1365652243" name="Picture"/>
+                                <pic:cNvPr id="1930421049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="876465986" name="Picture">
+                        <wp:docPr id="978928168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="876465986" name="Picture"/>
+                                <pic:cNvPr id="978928168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807915468" name="Picture">
+                  <wp:docPr id="1551166130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807915468" name="Picture"/>
+                          <pic:cNvPr id="1551166130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194246612" name="Picture">
+                  <wp:docPr id="1326611200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194246612" name="Picture"/>
+                          <pic:cNvPr id="1326611200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400964662" name="Picture">
+                  <wp:docPr id="190278709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400964662" name="Picture"/>
+                          <pic:cNvPr id="190278709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257239138" name="Picture">
+                  <wp:docPr id="2006439948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257239138" name="Picture"/>
+                          <pic:cNvPr id="2006439948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121118216" name="Picture">
+                  <wp:docPr id="1767510815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121118216" name="Picture"/>
+                          <pic:cNvPr id="1767510815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827914930" name="Picture">
+                  <wp:docPr id="1219116904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827914930" name="Picture"/>
+                          <pic:cNvPr id="1219116904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2005932862" name="Picture">
+                        <wp:docPr id="898315674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2005932862" name="Picture"/>
+                                <pic:cNvPr id="898315674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588061674" name="Picture">
+                  <wp:docPr id="1840875983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588061674" name="Picture"/>
+                          <pic:cNvPr id="1840875983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128203295" name="Picture">
+                  <wp:docPr id="2036390481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128203295" name="Picture"/>
+                          <pic:cNvPr id="2036390481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166163217" name="Picture">
+                  <wp:docPr id="355141378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166163217" name="Picture"/>
+                          <pic:cNvPr id="355141378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740727619" name="Picture">
+                  <wp:docPr id="1198132283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740727619" name="Picture"/>
+                          <pic:cNvPr id="1198132283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885225189" name="Picture">
+                  <wp:docPr id="352648231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885225189" name="Picture"/>
+                          <pic:cNvPr id="352648231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467884309" name="Picture">
+                  <wp:docPr id="850205544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467884309" name="Picture"/>
+                          <pic:cNvPr id="850205544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1250895505" name="Picture">
+                        <wp:docPr id="1605647057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1250895505" name="Picture"/>
+                                <pic:cNvPr id="1605647057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="226112980" name="Picture">
+                        <wp:docPr id="1837712072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="226112980" name="Picture"/>
+                                <pic:cNvPr id="1837712072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245160086" name="Picture">
+                  <wp:docPr id="1123047632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245160086" name="Picture"/>
+                          <pic:cNvPr id="1123047632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882847396" name="Picture">
+                  <wp:docPr id="948722095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882847396" name="Picture"/>
+                          <pic:cNvPr id="948722095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449545799" name="Picture">
+                  <wp:docPr id="889649701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449545799" name="Picture"/>
+                          <pic:cNvPr id="889649701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856939286" name="Picture">
+                  <wp:docPr id="69856999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856939286" name="Picture"/>
+                          <pic:cNvPr id="69856999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653854143" name="Picture">
+                  <wp:docPr id="518000920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653854143" name="Picture"/>
+                          <pic:cNvPr id="518000920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778473512" name="Picture">
+                  <wp:docPr id="193201296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778473512" name="Picture"/>
+                          <pic:cNvPr id="193201296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1224258304" name="Picture">
+                        <wp:docPr id="339078573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1224258304" name="Picture"/>
+                                <pic:cNvPr id="339078573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32703,57 +32703,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545798593" name="Picture">
+                  <wp:docPr id="517458334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545798593" name="Picture"/>
+                          <pic:cNvPr id="517458334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32792,57 +32792,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761658979" name="Picture">
+                  <wp:docPr id="632559468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761658979" name="Picture"/>
+                          <pic:cNvPr id="632559468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33472,57 +33472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187457786" name="Picture">
+                  <wp:docPr id="1822087110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187457786" name="Picture"/>
+                          <pic:cNvPr id="1822087110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34533,57 +34533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372341813" name="Picture">
+                  <wp:docPr id="1388203389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372341813" name="Picture"/>
+                          <pic:cNvPr id="1388203389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34636,57 +34636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382680260" name="Picture">
+                  <wp:docPr id="346770944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382680260" name="Picture"/>
+                          <pic:cNvPr id="346770944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36094,57 +36094,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473885590" name="Picture">
+                  <wp:docPr id="1374348036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473885590" name="Picture"/>
+                          <pic:cNvPr id="1374348036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37291,57 +37291,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="89369381" name="Picture">
+                        <wp:docPr id="84949310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="89369381" name="Picture"/>
+                                <pic:cNvPr id="84949310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39660,57 +39660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534692549" name="Picture">
+                  <wp:docPr id="1729908884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534692549" name="Picture"/>
+                          <pic:cNvPr id="1729908884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39749,57 +39749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498119838" name="Picture">
+                  <wp:docPr id="223115753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498119838" name="Picture"/>
+                          <pic:cNvPr id="223115753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40393,57 +40393,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096412177" name="Picture">
+                  <wp:docPr id="152135863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096412177" name="Picture"/>
+                          <pic:cNvPr id="152135863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41391,57 +41391,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113049165" name="Picture">
+                  <wp:docPr id="1297109581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113049165" name="Picture"/>
+                          <pic:cNvPr id="1297109581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41494,57 +41494,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106270627" name="Picture">
+                  <wp:docPr id="455740823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106270627" name="Picture"/>
+                          <pic:cNvPr id="455740823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42871,57 +42871,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464408750" name="Picture">
+                  <wp:docPr id="1337245673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464408750" name="Picture"/>
+                          <pic:cNvPr id="1337245673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44014,57 +44014,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="776411493" name="Picture">
+                        <wp:docPr id="57942658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="776411493" name="Picture"/>
+                                <pic:cNvPr id="57942658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45235,57 +45235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826600041" name="Picture">
+                  <wp:docPr id="1775603442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826600041" name="Picture"/>
+                          <pic:cNvPr id="1775603442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45306,57 +45306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290745109" name="Picture">
+                  <wp:docPr id="663469656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290745109" name="Picture"/>
+                          <pic:cNvPr id="663469656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45720,57 +45720,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903520649" name="Picture">
+                  <wp:docPr id="1089121496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903520649" name="Picture"/>
+                          <pic:cNvPr id="1089121496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>