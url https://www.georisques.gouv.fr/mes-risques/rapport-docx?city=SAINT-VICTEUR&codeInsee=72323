--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642668569" name="Picture">
+                  <wp:docPr id="348533609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642668569" name="Picture"/>
+                          <pic:cNvPr id="348533609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751717203" name="Picture">
+                  <wp:docPr id="1274025766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751717203" name="Picture"/>
+                          <pic:cNvPr id="1274025766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1650187012" name="Picture">
+                        <wp:docPr id="417820964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1650187012" name="Picture"/>
+                                <pic:cNvPr id="417820964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915781118" name="Picture">
+                  <wp:docPr id="339169917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915781118" name="Picture"/>
+                          <pic:cNvPr id="339169917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933245355" name="Picture">
+                  <wp:docPr id="1485881064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933245355" name="Picture"/>
+                          <pic:cNvPr id="1485881064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240402840" name="Picture">
+                  <wp:docPr id="1827862088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240402840" name="Picture"/>
+                          <pic:cNvPr id="1827862088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290199460" name="Picture">
+                  <wp:docPr id="936451441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290199460" name="Picture"/>
+                          <pic:cNvPr id="936451441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112205996" name="Picture">
+                  <wp:docPr id="1470486216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112205996" name="Picture"/>
+                          <pic:cNvPr id="1470486216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1907098129" name="Picture">
+                        <wp:docPr id="329626187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1907098129" name="Picture"/>
+                                <pic:cNvPr id="329626187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="290084858" name="Picture">
+                        <wp:docPr id="231367240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="290084858" name="Picture"/>
+                                <pic:cNvPr id="231367240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403727261" name="Picture">
+                        <wp:docPr id="349930948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403727261" name="Picture"/>
+                                <pic:cNvPr id="349930948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="407624773" name="Picture">
+                        <wp:docPr id="2083268538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="407624773" name="Picture"/>
+                                <pic:cNvPr id="2083268538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="455764793" name="Picture">
+                        <wp:docPr id="1718447335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="455764793" name="Picture"/>
+                                <pic:cNvPr id="1718447335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2103416274" name="Picture">
+                        <wp:docPr id="1908787343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2103416274" name="Picture"/>
+                                <pic:cNvPr id="1908787343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1159252129" name="Picture">
+                        <wp:docPr id="567725006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1159252129" name="Picture"/>
+                                <pic:cNvPr id="567725006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1098641900" name="Picture">
+                        <wp:docPr id="644818796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1098641900" name="Picture"/>
+                                <pic:cNvPr id="644818796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1928888366" name="Picture">
+                        <wp:docPr id="134781788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1928888366" name="Picture"/>
+                                <pic:cNvPr id="134781788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="936533774" name="Picture">
+                        <wp:docPr id="1345420491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="936533774" name="Picture"/>
+                                <pic:cNvPr id="1345420491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597472577" name="Picture">
+                        <wp:docPr id="386337122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597472577" name="Picture"/>
+                                <pic:cNvPr id="386337122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2011100200" name="Picture">
+                        <wp:docPr id="407520211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2011100200" name="Picture"/>
+                                <pic:cNvPr id="407520211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1659748078" name="Picture">
+                        <wp:docPr id="1138287816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1659748078" name="Picture"/>
+                                <pic:cNvPr id="1138287816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1034803232" name="Picture">
+                        <wp:docPr id="1076120002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1034803232" name="Picture"/>
+                                <pic:cNvPr id="1076120002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1495622118" name="Picture">
+                        <wp:docPr id="1740770266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1495622118" name="Picture"/>
+                                <pic:cNvPr id="1740770266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499341131" name="Picture">
+                  <wp:docPr id="547815770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499341131" name="Picture"/>
+                          <pic:cNvPr id="547815770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60329194" name="Picture">
+                  <wp:docPr id="433982542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60329194" name="Picture"/>
+                          <pic:cNvPr id="433982542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571889721" name="Picture">
+                  <wp:docPr id="1580980467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571889721" name="Picture"/>
+                          <pic:cNvPr id="1580980467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180537527" name="Picture">
+                  <wp:docPr id="1333981576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180537527" name="Picture"/>
+                          <pic:cNvPr id="1333981576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519951219" name="Picture">
+                  <wp:docPr id="441749706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519951219" name="Picture"/>
+                          <pic:cNvPr id="441749706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288984154" name="Picture">
+                  <wp:docPr id="906167818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288984154" name="Picture"/>
+                          <pic:cNvPr id="906167818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1528858060" name="Picture">
+                        <wp:docPr id="1643347267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1528858060" name="Picture"/>
+                                <pic:cNvPr id="1643347267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1701121160" name="Picture">
+                        <wp:docPr id="2035239527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1701121160" name="Picture"/>
+                                <pic:cNvPr id="2035239527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268789302" name="Picture">
+                  <wp:docPr id="1622835867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268789302" name="Picture"/>
+                          <pic:cNvPr id="1622835867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559093612" name="Picture">
+                  <wp:docPr id="1986034920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559093612" name="Picture"/>
+                          <pic:cNvPr id="1986034920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822383746" name="Picture">
+                  <wp:docPr id="1971264561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822383746" name="Picture"/>
+                          <pic:cNvPr id="1971264561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722172009" name="Picture">
+                  <wp:docPr id="1096234753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722172009" name="Picture"/>
+                          <pic:cNvPr id="1096234753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032409250" name="Picture">
+                  <wp:docPr id="526903859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032409250" name="Picture"/>
+                          <pic:cNvPr id="526903859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065515437" name="Picture">
+                  <wp:docPr id="1007582595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065515437" name="Picture"/>
+                          <pic:cNvPr id="1007582595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24708,57 +24708,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="932514939" name="Picture">
+                        <wp:docPr id="1414434381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="932514939" name="Picture"/>
+                                <pic:cNvPr id="1414434381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26097,57 +26097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="460739637" name="Picture">
+                  <wp:docPr id="467862306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="460739637" name="Picture"/>
+                          <pic:cNvPr id="467862306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26186,57 +26186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859025179" name="Picture">
+                  <wp:docPr id="2130117992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859025179" name="Picture"/>
+                          <pic:cNvPr id="2130117992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26830,57 +26830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090418486" name="Picture">
+                  <wp:docPr id="953430268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090418486" name="Picture"/>
+                          <pic:cNvPr id="953430268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27828,57 +27828,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="842900901" name="Picture">
+                  <wp:docPr id="463219443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="842900901" name="Picture"/>
+                          <pic:cNvPr id="463219443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27931,57 +27931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262088175" name="Picture">
+                  <wp:docPr id="1162269243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262088175" name="Picture"/>
+                          <pic:cNvPr id="1162269243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29308,57 +29308,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758027614" name="Picture">
+                  <wp:docPr id="601765055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758027614" name="Picture"/>
+                          <pic:cNvPr id="601765055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30451,57 +30451,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="158308929" name="Picture">
+                        <wp:docPr id="1841792440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="158308929" name="Picture"/>
+                                <pic:cNvPr id="1841792440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31812,57 +31812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738072477" name="Picture">
+                  <wp:docPr id="1072578419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738072477" name="Picture"/>
+                          <pic:cNvPr id="1072578419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31901,57 +31901,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215128848" name="Picture">
+                  <wp:docPr id="947681326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215128848" name="Picture"/>
+                          <pic:cNvPr id="947681326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32545,57 +32545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438090608" name="Picture">
+                  <wp:docPr id="1742369631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438090608" name="Picture"/>
+                          <pic:cNvPr id="1742369631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33543,57 +33543,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598937311" name="Picture">
+                  <wp:docPr id="804517995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598937311" name="Picture"/>
+                          <pic:cNvPr id="804517995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33646,57 +33646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189986795" name="Picture">
+                  <wp:docPr id="383500061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189986795" name="Picture"/>
+                          <pic:cNvPr id="383500061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35023,57 +35023,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989886875" name="Picture">
+                  <wp:docPr id="875171691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989886875" name="Picture"/>
+                          <pic:cNvPr id="875171691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36166,57 +36166,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="994235736" name="Picture">
+                        <wp:docPr id="295730807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="994235736" name="Picture"/>
+                                <pic:cNvPr id="295730807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37565,57 +37565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138460659" name="Picture">
+                  <wp:docPr id="1829539630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138460659" name="Picture"/>
+                          <pic:cNvPr id="1829539630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37654,57 +37654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387508560" name="Picture">
+                  <wp:docPr id="2135758654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387508560" name="Picture"/>
+                          <pic:cNvPr id="2135758654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38307,57 +38307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192085880" name="Picture">
+                  <wp:docPr id="567630890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192085880" name="Picture"/>
+                          <pic:cNvPr id="567630890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39332,57 +39332,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262088864" name="Picture">
+                  <wp:docPr id="1763211007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262088864" name="Picture"/>
+                          <pic:cNvPr id="1763211007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39444,57 +39444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126519404" name="Picture">
+                  <wp:docPr id="116063409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126519404" name="Picture"/>
+                          <pic:cNvPr id="116063409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41468,57 +41468,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024170125" name="Picture">
+                  <wp:docPr id="2072862079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024170125" name="Picture"/>
+                          <pic:cNvPr id="2072862079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42786,57 +42786,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166416351" name="Picture">
+                        <wp:docPr id="583262253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166416351" name="Picture"/>
+                                <pic:cNvPr id="583262253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44441,57 +44441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756585488" name="Picture">
+                  <wp:docPr id="306963777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756585488" name="Picture"/>
+                          <pic:cNvPr id="306963777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44521,57 +44521,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960187952" name="Picture">
+                  <wp:docPr id="1133195184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960187952" name="Picture"/>
+                          <pic:cNvPr id="1133195184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45027,57 +45027,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954543015" name="Picture">
+                  <wp:docPr id="1512873508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954543015" name="Picture"/>
+                          <pic:cNvPr id="1512873508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47145,57 +47145,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963714263" name="Picture">
+                  <wp:docPr id="1602858189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963714263" name="Picture"/>
+                          <pic:cNvPr id="1602858189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47225,57 +47225,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568970208" name="Picture">
+                  <wp:docPr id="984676872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568970208" name="Picture"/>
+                          <pic:cNvPr id="984676872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47713,57 +47713,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698571575" name="Picture">
+                  <wp:docPr id="2056990024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698571575" name="Picture"/>
+                          <pic:cNvPr id="2056990024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>