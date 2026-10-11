--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939130385" name="Picture">
+                  <wp:docPr id="1554399265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939130385" name="Picture"/>
+                          <pic:cNvPr id="1554399265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791961374" name="Picture">
+                  <wp:docPr id="462052026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791961374" name="Picture"/>
+                          <pic:cNvPr id="462052026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="995501649" name="Picture">
+                        <wp:docPr id="640657192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="995501649" name="Picture"/>
+                                <pic:cNvPr id="640657192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93087046" name="Picture">
+                  <wp:docPr id="887506848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93087046" name="Picture"/>
+                          <pic:cNvPr id="887506848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739198081" name="Picture">
+                  <wp:docPr id="1030216904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739198081" name="Picture"/>
+                          <pic:cNvPr id="1030216904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342678015" name="Picture">
+                  <wp:docPr id="1886588735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342678015" name="Picture"/>
+                          <pic:cNvPr id="1886588735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247947756" name="Picture">
+                  <wp:docPr id="140339576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247947756" name="Picture"/>
+                          <pic:cNvPr id="140339576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587487828" name="Picture">
+                  <wp:docPr id="1458859271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587487828" name="Picture"/>
+                          <pic:cNvPr id="1458859271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1280688114" name="Picture">
+                        <wp:docPr id="1239511521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1280688114" name="Picture"/>
+                                <pic:cNvPr id="1239511521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639693481" name="Picture">
+                        <wp:docPr id="1838578105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639693481" name="Picture"/>
+                                <pic:cNvPr id="1838578105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="235642517" name="Picture">
+                        <wp:docPr id="202351487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="235642517" name="Picture"/>
+                                <pic:cNvPr id="202351487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1308177840" name="Picture">
+                        <wp:docPr id="2031781138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1308177840" name="Picture"/>
+                                <pic:cNvPr id="2031781138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1096339857" name="Picture">
+                        <wp:docPr id="640854458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1096339857" name="Picture"/>
+                                <pic:cNvPr id="640854458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1877227254" name="Picture">
+                        <wp:docPr id="1655260562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1877227254" name="Picture"/>
+                                <pic:cNvPr id="1655260562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1600485239" name="Picture">
+                        <wp:docPr id="719845689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1600485239" name="Picture"/>
+                                <pic:cNvPr id="719845689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1509601760" name="Picture">
+                        <wp:docPr id="743277653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1509601760" name="Picture"/>
+                                <pic:cNvPr id="743277653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1574875741" name="Picture">
+                        <wp:docPr id="1908998507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1574875741" name="Picture"/>
+                                <pic:cNvPr id="1908998507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="454251840" name="Picture">
+                        <wp:docPr id="44839994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="454251840" name="Picture"/>
+                                <pic:cNvPr id="44839994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="133593763" name="Picture">
+                        <wp:docPr id="1534913763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="133593763" name="Picture"/>
+                                <pic:cNvPr id="1534913763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1825310210" name="Picture">
+                        <wp:docPr id="521372926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1825310210" name="Picture"/>
+                                <pic:cNvPr id="521372926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="698474785" name="Picture">
+                        <wp:docPr id="2125104055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="698474785" name="Picture"/>
+                                <pic:cNvPr id="2125104055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="642782556" name="Picture">
+                        <wp:docPr id="309291894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="642782556" name="Picture"/>
+                                <pic:cNvPr id="309291894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1580245586" name="Picture">
+                        <wp:docPr id="452510921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1580245586" name="Picture"/>
+                                <pic:cNvPr id="452510921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697372554" name="Picture">
+                  <wp:docPr id="643335730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697372554" name="Picture"/>
+                          <pic:cNvPr id="643335730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675076418" name="Picture">
+                  <wp:docPr id="1818515014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675076418" name="Picture"/>
+                          <pic:cNvPr id="1818515014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797172769" name="Picture">
+                  <wp:docPr id="758954667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797172769" name="Picture"/>
+                          <pic:cNvPr id="758954667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605103203" name="Picture">
+                  <wp:docPr id="2063575642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605103203" name="Picture"/>
+                          <pic:cNvPr id="2063575642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139408403" name="Picture">
+                  <wp:docPr id="516795864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139408403" name="Picture"/>
+                          <pic:cNvPr id="516795864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224617373" name="Picture">
+                  <wp:docPr id="418812734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224617373" name="Picture"/>
+                          <pic:cNvPr id="418812734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1961832693" name="Picture">
+                        <wp:docPr id="1395394174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1961832693" name="Picture"/>
+                                <pic:cNvPr id="1395394174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767992720" name="Picture">
+                  <wp:docPr id="1728208520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767992720" name="Picture"/>
+                          <pic:cNvPr id="1728208520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674503670" name="Picture">
+                  <wp:docPr id="1541700616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674503670" name="Picture"/>
+                          <pic:cNvPr id="1541700616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856702946" name="Picture">
+                  <wp:docPr id="1757978364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856702946" name="Picture"/>
+                          <pic:cNvPr id="1757978364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080672935" name="Picture">
+                  <wp:docPr id="355869054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080672935" name="Picture"/>
+                          <pic:cNvPr id="355869054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114450921" name="Picture">
+                  <wp:docPr id="906180808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114450921" name="Picture"/>
+                          <pic:cNvPr id="906180808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379188601" name="Picture">
+                  <wp:docPr id="852175599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379188601" name="Picture"/>
+                          <pic:cNvPr id="852175599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1836987678" name="Picture">
+                        <wp:docPr id="2083097089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1836987678" name="Picture"/>
+                                <pic:cNvPr id="2083097089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725568003" name="Picture">
+                  <wp:docPr id="1720773487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725568003" name="Picture"/>
+                          <pic:cNvPr id="1720773487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772848224" name="Picture">
+                  <wp:docPr id="2051285937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772848224" name="Picture"/>
+                          <pic:cNvPr id="2051285937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731404724" name="Picture">
+                  <wp:docPr id="427999655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731404724" name="Picture"/>
+                          <pic:cNvPr id="427999655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581385443" name="Picture">
+                  <wp:docPr id="1637716320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581385443" name="Picture"/>
+                          <pic:cNvPr id="1637716320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867954625" name="Picture">
+                  <wp:docPr id="21536871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867954625" name="Picture"/>
+                          <pic:cNvPr id="21536871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353765681" name="Picture">
+                  <wp:docPr id="1594492688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353765681" name="Picture"/>
+                          <pic:cNvPr id="1594492688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1064970492" name="Picture">
+                        <wp:docPr id="1349111583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1064970492" name="Picture"/>
+                                <pic:cNvPr id="1349111583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32115,57 +32115,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949145898" name="Picture">
+                  <wp:docPr id="1780263374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949145898" name="Picture"/>
+                          <pic:cNvPr id="1780263374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32204,57 +32204,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85123795" name="Picture">
+                  <wp:docPr id="334737182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85123795" name="Picture"/>
+                          <pic:cNvPr id="334737182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32848,57 +32848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799423813" name="Picture">
+                  <wp:docPr id="234654536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799423813" name="Picture"/>
+                          <pic:cNvPr id="234654536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33846,57 +33846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718091786" name="Picture">
+                  <wp:docPr id="1819520981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718091786" name="Picture"/>
+                          <pic:cNvPr id="1819520981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33949,57 +33949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204388933" name="Picture">
+                  <wp:docPr id="1745981017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204388933" name="Picture"/>
+                          <pic:cNvPr id="1745981017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35326,57 +35326,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465578157" name="Picture">
+                  <wp:docPr id="2070686354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465578157" name="Picture"/>
+                          <pic:cNvPr id="2070686354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36469,57 +36469,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="858133541" name="Picture">
+                        <wp:docPr id="27145700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="858133541" name="Picture"/>
+                                <pic:cNvPr id="27145700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37888,57 +37888,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980098859" name="Picture">
+                  <wp:docPr id="1553422440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980098859" name="Picture"/>
+                          <pic:cNvPr id="1553422440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37977,57 +37977,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273652774" name="Picture">
+                  <wp:docPr id="1294183796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273652774" name="Picture"/>
+                          <pic:cNvPr id="1294183796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38639,57 +38639,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="332080438" name="Picture">
+                  <wp:docPr id="1029869601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="332080438" name="Picture"/>
+                          <pic:cNvPr id="1029869601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39718,57 +39718,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76324842" name="Picture">
+                  <wp:docPr id="1702909308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76324842" name="Picture"/>
+                          <pic:cNvPr id="1702909308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39821,57 +39821,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562349424" name="Picture">
+                  <wp:docPr id="1375798908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562349424" name="Picture"/>
+                          <pic:cNvPr id="1375798908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41252,57 +41252,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2413000" cy="1663700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537327131" name="Picture">
+                  <wp:docPr id="44968790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537327131" name="Picture"/>
+                          <pic:cNvPr id="44968790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="1052" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2413000" cy="1663700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42494,57 +42494,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="312754155" name="Picture">
+                        <wp:docPr id="1328740086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="312754155" name="Picture"/>
+                                <pic:cNvPr id="1328740086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43131,51 +43131,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1100"/>
+          <w:trHeight w:hRule="atLeast" w:val="1500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -43431,57 +43431,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="313007361" name="Picture">
+                        <wp:docPr id="653746006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="313007361" name="Picture"/>
+                                <pic:cNvPr id="653746006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43689,51 +43689,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="200"/>
+                <w:trHeight w:hRule="atLeast" w:val="600"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -43759,50 +43759,54 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Nucléaire</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Mouvement de terrain</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">  Glissement de terrain</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
@@ -44846,51 +44850,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1980"/>
+          <w:trHeight w:hRule="exact" w:val="1580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -45563,57 +45567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859387623" name="Picture">
+                  <wp:docPr id="1336518574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859387623" name="Picture"/>
+                          <pic:cNvPr id="1336518574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45634,57 +45638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638626708" name="Picture">
+                  <wp:docPr id="1396202722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638626708" name="Picture"/>
+                          <pic:cNvPr id="1396202722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46143,57 +46147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088482643" name="Picture">
+                  <wp:docPr id="1174141904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088482643" name="Picture"/>
+                          <pic:cNvPr id="1174141904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47673,57 +47677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259057387" name="Picture">
+                  <wp:docPr id="581013171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259057387" name="Picture"/>
+                          <pic:cNvPr id="581013171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47744,57 +47748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894252356" name="Picture">
+                  <wp:docPr id="871307593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894252356" name="Picture"/>
+                          <pic:cNvPr id="871307593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48158,57 +48162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912655051" name="Picture">
+                  <wp:docPr id="693129631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912655051" name="Picture"/>
+                          <pic:cNvPr id="693129631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>