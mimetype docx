--- v0 (2026-08-17)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622055276" name="Picture">
+                  <wp:docPr id="704073365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622055276" name="Picture"/>
+                          <pic:cNvPr id="704073365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82438562" name="Picture">
+                  <wp:docPr id="1452010580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82438562" name="Picture"/>
+                          <pic:cNvPr id="1452010580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1892954915" name="Picture">
+                        <wp:docPr id="170054036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1892954915" name="Picture"/>
+                                <pic:cNvPr id="170054036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355933652" name="Picture">
+                  <wp:docPr id="1268015935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355933652" name="Picture"/>
+                          <pic:cNvPr id="1268015935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455797788" name="Picture">
+                  <wp:docPr id="134431486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455797788" name="Picture"/>
+                          <pic:cNvPr id="134431486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885772423" name="Picture">
+                  <wp:docPr id="1084645380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885772423" name="Picture"/>
+                          <pic:cNvPr id="1084645380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277093504" name="Picture">
+                  <wp:docPr id="1041378242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277093504" name="Picture"/>
+                          <pic:cNvPr id="1041378242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765120847" name="Picture">
+                  <wp:docPr id="1118643926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765120847" name="Picture"/>
+                          <pic:cNvPr id="1118643926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1227486859" name="Picture">
+                        <wp:docPr id="344068432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1227486859" name="Picture"/>
+                                <pic:cNvPr id="344068432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1439647083" name="Picture">
+                        <wp:docPr id="837505773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1439647083" name="Picture"/>
+                                <pic:cNvPr id="837505773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="842131504" name="Picture">
+                        <wp:docPr id="698307152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="842131504" name="Picture"/>
+                                <pic:cNvPr id="698307152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1142095607" name="Picture">
+                        <wp:docPr id="152160350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1142095607" name="Picture"/>
+                                <pic:cNvPr id="152160350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="315851796" name="Picture">
+                        <wp:docPr id="1945270465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="315851796" name="Picture"/>
+                                <pic:cNvPr id="1945270465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1913147820" name="Picture">
+                        <wp:docPr id="1264860049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1913147820" name="Picture"/>
+                                <pic:cNvPr id="1264860049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1067069782" name="Picture">
+                        <wp:docPr id="1503449249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1067069782" name="Picture"/>
+                                <pic:cNvPr id="1503449249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1932789616" name="Picture">
+                        <wp:docPr id="320979607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1932789616" name="Picture"/>
+                                <pic:cNvPr id="320979607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1408624114" name="Picture">
+                        <wp:docPr id="1354770450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1408624114" name="Picture"/>
+                                <pic:cNvPr id="1354770450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="478554727" name="Picture">
+                        <wp:docPr id="2023791754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="478554727" name="Picture"/>
+                                <pic:cNvPr id="2023791754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98702451" name="Picture">
+                        <wp:docPr id="1134550368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98702451" name="Picture"/>
+                                <pic:cNvPr id="1134550368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="718256453" name="Picture">
+                        <wp:docPr id="2069285871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="718256453" name="Picture"/>
+                                <pic:cNvPr id="2069285871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1672717041" name="Picture">
+                        <wp:docPr id="66104102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1672717041" name="Picture"/>
+                                <pic:cNvPr id="66104102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="112203332" name="Picture">
+                        <wp:docPr id="239072742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="112203332" name="Picture"/>
+                                <pic:cNvPr id="239072742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="530967589" name="Picture">
+                        <wp:docPr id="1797965919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="530967589" name="Picture"/>
+                                <pic:cNvPr id="1797965919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072983038" name="Picture">
+                  <wp:docPr id="1569467008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072983038" name="Picture"/>
+                          <pic:cNvPr id="1569467008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202621597" name="Picture">
+                  <wp:docPr id="1039143812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202621597" name="Picture"/>
+                          <pic:cNvPr id="1039143812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904080687" name="Picture">
+                  <wp:docPr id="197970609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904080687" name="Picture"/>
+                          <pic:cNvPr id="197970609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013066273" name="Picture">
+                  <wp:docPr id="424888110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013066273" name="Picture"/>
+                          <pic:cNvPr id="424888110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018003144" name="Picture">
+                  <wp:docPr id="1311003156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018003144" name="Picture"/>
+                          <pic:cNvPr id="1311003156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379766491" name="Picture">
+                  <wp:docPr id="1745867789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379766491" name="Picture"/>
+                          <pic:cNvPr id="1745867789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1424470439" name="Picture">
+                        <wp:docPr id="322774285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1424470439" name="Picture"/>
+                                <pic:cNvPr id="322774285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171984432" name="Picture">
+                  <wp:docPr id="1293315345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171984432" name="Picture"/>
+                          <pic:cNvPr id="1293315345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82391044" name="Picture">
+                  <wp:docPr id="1294591252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82391044" name="Picture"/>
+                          <pic:cNvPr id="1294591252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844106167" name="Picture">
+                  <wp:docPr id="927376625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844106167" name="Picture"/>
+                          <pic:cNvPr id="927376625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328500178" name="Picture">
+                  <wp:docPr id="1459517878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328500178" name="Picture"/>
+                          <pic:cNvPr id="1459517878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331725233" name="Picture">
+                  <wp:docPr id="999896848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331725233" name="Picture"/>
+                          <pic:cNvPr id="999896848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181316705" name="Picture">
+                  <wp:docPr id="1231333307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181316705" name="Picture"/>
+                          <pic:cNvPr id="1231333307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1492008354" name="Picture">
+                        <wp:docPr id="1107036353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1492008354" name="Picture"/>
+                                <pic:cNvPr id="1107036353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2030742937" name="Picture">
+                        <wp:docPr id="50707865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2030742937" name="Picture"/>
+                                <pic:cNvPr id="50707865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352703031" name="Picture">
+                  <wp:docPr id="572397368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352703031" name="Picture"/>
+                          <pic:cNvPr id="572397368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87970160" name="Picture">
+                  <wp:docPr id="2120680402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87970160" name="Picture"/>
+                          <pic:cNvPr id="2120680402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457620874" name="Picture">
+                  <wp:docPr id="841671648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457620874" name="Picture"/>
+                          <pic:cNvPr id="841671648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751768522" name="Picture">
+                  <wp:docPr id="447198584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751768522" name="Picture"/>
+                          <pic:cNvPr id="447198584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233979384" name="Picture">
+                  <wp:docPr id="2003516630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233979384" name="Picture"/>
+                          <pic:cNvPr id="2003516630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073564600" name="Picture">
+                  <wp:docPr id="159916520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073564600" name="Picture"/>
+                          <pic:cNvPr id="159916520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2000822799" name="Picture">
+                        <wp:docPr id="1249102663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2000822799" name="Picture"/>
+                                <pic:cNvPr id="1249102663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574035924" name="Picture">
+                  <wp:docPr id="45884544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574035924" name="Picture"/>
+                          <pic:cNvPr id="45884544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308446483" name="Picture">
+                  <wp:docPr id="2095397485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308446483" name="Picture"/>
+                          <pic:cNvPr id="2095397485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385688541" name="Picture">
+                  <wp:docPr id="265025477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385688541" name="Picture"/>
+                          <pic:cNvPr id="265025477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199160705" name="Picture">
+                  <wp:docPr id="1462990470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199160705" name="Picture"/>
+                          <pic:cNvPr id="1462990470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804813214" name="Picture">
+                  <wp:docPr id="2115368031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804813214" name="Picture"/>
+                          <pic:cNvPr id="2115368031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282515379" name="Picture">
+                  <wp:docPr id="329302076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282515379" name="Picture"/>
+                          <pic:cNvPr id="329302076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1463986633" name="Picture">
+                        <wp:docPr id="1249051945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1463986633" name="Picture"/>
+                                <pic:cNvPr id="1249051945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745940954" name="Picture">
+                  <wp:docPr id="1711768685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745940954" name="Picture"/>
+                          <pic:cNvPr id="1711768685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857605500" name="Picture">
+                  <wp:docPr id="873435081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857605500" name="Picture"/>
+                          <pic:cNvPr id="873435081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119223982" name="Picture">
+                  <wp:docPr id="1472262262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119223982" name="Picture"/>
+                          <pic:cNvPr id="1472262262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429573082" name="Picture">
+                  <wp:docPr id="827183166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429573082" name="Picture"/>
+                          <pic:cNvPr id="827183166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179550192" name="Picture">
+                  <wp:docPr id="508333845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179550192" name="Picture"/>
+                          <pic:cNvPr id="508333845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981591826" name="Picture">
+                  <wp:docPr id="1496246169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981591826" name="Picture"/>
+                          <pic:cNvPr id="1496246169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437840875" name="Picture">
+                  <wp:docPr id="510515650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437840875" name="Picture"/>
+                          <pic:cNvPr id="510515650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666275691" name="Picture">
+                  <wp:docPr id="510530791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666275691" name="Picture"/>
+                          <pic:cNvPr id="510530791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487682141" name="Picture">
+                  <wp:docPr id="640059106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487682141" name="Picture"/>
+                          <pic:cNvPr id="640059106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>