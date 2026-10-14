--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796625627" name="Picture">
+                  <wp:docPr id="425256789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796625627" name="Picture"/>
+                          <pic:cNvPr id="425256789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864317485" name="Picture">
+                  <wp:docPr id="1898467934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864317485" name="Picture"/>
+                          <pic:cNvPr id="1898467934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="155780425" name="Picture">
+                        <wp:docPr id="228898042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="155780425" name="Picture"/>
+                                <pic:cNvPr id="228898042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030188164" name="Picture">
+                  <wp:docPr id="987703790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030188164" name="Picture"/>
+                          <pic:cNvPr id="987703790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744405181" name="Picture">
+                  <wp:docPr id="627797554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744405181" name="Picture"/>
+                          <pic:cNvPr id="627797554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620373390" name="Picture">
+                  <wp:docPr id="1909958081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620373390" name="Picture"/>
+                          <pic:cNvPr id="1909958081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730880287" name="Picture">
+                  <wp:docPr id="1049408875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730880287" name="Picture"/>
+                          <pic:cNvPr id="1049408875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053030673" name="Picture">
+                  <wp:docPr id="1221927482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053030673" name="Picture"/>
+                          <pic:cNvPr id="1221927482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="845286138" name="Picture">
+                        <wp:docPr id="1196992866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="845286138" name="Picture"/>
+                                <pic:cNvPr id="1196992866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="663560600" name="Picture">
+                        <wp:docPr id="126221655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="663560600" name="Picture"/>
+                                <pic:cNvPr id="126221655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1692248509" name="Picture">
+                        <wp:docPr id="427693184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1692248509" name="Picture"/>
+                                <pic:cNvPr id="427693184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="264813615" name="Picture">
+                        <wp:docPr id="1698601680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="264813615" name="Picture"/>
+                                <pic:cNvPr id="1698601680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="264211236" name="Picture">
+                        <wp:docPr id="1871791844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="264211236" name="Picture"/>
+                                <pic:cNvPr id="1871791844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1500089058" name="Picture">
+                        <wp:docPr id="1725679288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1500089058" name="Picture"/>
+                                <pic:cNvPr id="1725679288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1333869641" name="Picture">
+                        <wp:docPr id="27131785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1333869641" name="Picture"/>
+                                <pic:cNvPr id="27131785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1726689884" name="Picture">
+                        <wp:docPr id="1845310156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1726689884" name="Picture"/>
+                                <pic:cNvPr id="1845310156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2114729265" name="Picture">
+                        <wp:docPr id="579450175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2114729265" name="Picture"/>
+                                <pic:cNvPr id="579450175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511003188" name="Picture">
+                        <wp:docPr id="1428489876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511003188" name="Picture"/>
+                                <pic:cNvPr id="1428489876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1120674098" name="Picture">
+                        <wp:docPr id="1339791913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1120674098" name="Picture"/>
+                                <pic:cNvPr id="1339791913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1178152308" name="Picture">
+                        <wp:docPr id="1040120178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1178152308" name="Picture"/>
+                                <pic:cNvPr id="1040120178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254443406" name="Picture">
+                  <wp:docPr id="8139231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254443406" name="Picture"/>
+                          <pic:cNvPr id="8139231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819708467" name="Picture">
+                  <wp:docPr id="1196297204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819708467" name="Picture"/>
+                          <pic:cNvPr id="1196297204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747432149" name="Picture">
+                  <wp:docPr id="2030723673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747432149" name="Picture"/>
+                          <pic:cNvPr id="2030723673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442148158" name="Picture">
+                  <wp:docPr id="363413883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442148158" name="Picture"/>
+                          <pic:cNvPr id="363413883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264060712" name="Picture">
+                  <wp:docPr id="309670354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264060712" name="Picture"/>
+                          <pic:cNvPr id="309670354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787769980" name="Picture">
+                  <wp:docPr id="1238123864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787769980" name="Picture"/>
+                          <pic:cNvPr id="1238123864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="254532758" name="Picture">
+                        <wp:docPr id="2115776623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="254532758" name="Picture"/>
+                                <pic:cNvPr id="2115776623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1590353048" name="Picture">
+                        <wp:docPr id="1126258793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1590353048" name="Picture"/>
+                                <pic:cNvPr id="1126258793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18741,57 +18741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798879610" name="Picture">
+                  <wp:docPr id="1995642877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798879610" name="Picture"/>
+                          <pic:cNvPr id="1995642877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18830,57 +18830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310099696" name="Picture">
+                  <wp:docPr id="1385228285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310099696" name="Picture"/>
+                          <pic:cNvPr id="1385228285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19474,57 +19474,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185981366" name="Picture">
+                  <wp:docPr id="465248214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185981366" name="Picture"/>
+                          <pic:cNvPr id="465248214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20472,57 +20472,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621555837" name="Picture">
+                  <wp:docPr id="1127089529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621555837" name="Picture"/>
+                          <pic:cNvPr id="1127089529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20575,57 +20575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726177502" name="Picture">
+                  <wp:docPr id="1513267059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726177502" name="Picture"/>
+                          <pic:cNvPr id="1513267059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21956,57 +21956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614286169" name="Picture">
+                  <wp:docPr id="1659467687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614286169" name="Picture"/>
+                          <pic:cNvPr id="1659467687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23099,57 +23099,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1133811744" name="Picture">
+                        <wp:docPr id="1753387330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1133811744" name="Picture"/>
+                                <pic:cNvPr id="1753387330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24508,57 +24508,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380698351" name="Picture">
+                  <wp:docPr id="846622315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380698351" name="Picture"/>
+                          <pic:cNvPr id="846622315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24597,57 +24597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718501341" name="Picture">
+                  <wp:docPr id="12678657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718501341" name="Picture"/>
+                          <pic:cNvPr id="12678657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25277,57 +25277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742434297" name="Picture">
+                  <wp:docPr id="1784787146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742434297" name="Picture"/>
+                          <pic:cNvPr id="1784787146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26338,57 +26338,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116905608" name="Picture">
+                  <wp:docPr id="73844326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116905608" name="Picture"/>
+                          <pic:cNvPr id="73844326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26441,57 +26441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592699846" name="Picture">
+                  <wp:docPr id="1867072364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592699846" name="Picture"/>
+                          <pic:cNvPr id="1867072364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27899,57 +27899,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277468850" name="Picture">
+                  <wp:docPr id="226410616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277468850" name="Picture"/>
+                          <pic:cNvPr id="226410616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29096,57 +29096,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="631851631" name="Picture">
+                        <wp:docPr id="417234294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="631851631" name="Picture"/>
+                                <pic:cNvPr id="417234294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31465,57 +31465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361295387" name="Picture">
+                  <wp:docPr id="103867030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361295387" name="Picture"/>
+                          <pic:cNvPr id="103867030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31554,57 +31554,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310705111" name="Picture">
+                  <wp:docPr id="692866919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310705111" name="Picture"/>
+                          <pic:cNvPr id="692866919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32198,57 +32198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106667482" name="Picture">
+                  <wp:docPr id="1116910325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106667482" name="Picture"/>
+                          <pic:cNvPr id="1116910325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33196,57 +33196,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597895754" name="Picture">
+                  <wp:docPr id="325845740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597895754" name="Picture"/>
+                          <pic:cNvPr id="325845740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33299,57 +33299,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669224408" name="Picture">
+                  <wp:docPr id="291727758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669224408" name="Picture"/>
+                          <pic:cNvPr id="291727758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34676,57 +34676,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138153068" name="Picture">
+                  <wp:docPr id="1463100408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138153068" name="Picture"/>
+                          <pic:cNvPr id="1463100408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35819,57 +35819,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1804948467" name="Picture">
+                        <wp:docPr id="78628517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1804948467" name="Picture"/>
+                                <pic:cNvPr id="78628517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37040,57 +37040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512068955" name="Picture">
+                  <wp:docPr id="2063273771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512068955" name="Picture"/>
+                          <pic:cNvPr id="2063273771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37111,57 +37111,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889964675" name="Picture">
+                  <wp:docPr id="667593658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889964675" name="Picture"/>
+                          <pic:cNvPr id="667593658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37525,57 +37525,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419758023" name="Picture">
+                  <wp:docPr id="1476843650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419758023" name="Picture"/>
+                          <pic:cNvPr id="1476843650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>