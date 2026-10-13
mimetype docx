--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541313838" name="Picture">
+                  <wp:docPr id="846876013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541313838" name="Picture"/>
+                          <pic:cNvPr id="846876013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186251196" name="Picture">
+                  <wp:docPr id="622257596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186251196" name="Picture"/>
+                          <pic:cNvPr id="622257596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="742116254" name="Picture">
+                        <wp:docPr id="1160509592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="742116254" name="Picture"/>
+                                <pic:cNvPr id="1160509592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442209219" name="Picture">
+                  <wp:docPr id="803302211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442209219" name="Picture"/>
+                          <pic:cNvPr id="803302211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084246747" name="Picture">
+                  <wp:docPr id="1559436306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084246747" name="Picture"/>
+                          <pic:cNvPr id="1559436306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529316429" name="Picture">
+                  <wp:docPr id="870998940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529316429" name="Picture"/>
+                          <pic:cNvPr id="870998940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563331797" name="Picture">
+                  <wp:docPr id="17655994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563331797" name="Picture"/>
+                          <pic:cNvPr id="17655994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788836344" name="Picture">
+                  <wp:docPr id="52528627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788836344" name="Picture"/>
+                          <pic:cNvPr id="52528627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1663976842" name="Picture">
+                        <wp:docPr id="753151510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1663976842" name="Picture"/>
+                                <pic:cNvPr id="753151510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1716490622" name="Picture">
+                        <wp:docPr id="468749970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1716490622" name="Picture"/>
+                                <pic:cNvPr id="468749970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1300225697" name="Picture">
+                        <wp:docPr id="20245891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1300225697" name="Picture"/>
+                                <pic:cNvPr id="20245891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="901902491" name="Picture">
+                        <wp:docPr id="93905121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="901902491" name="Picture"/>
+                                <pic:cNvPr id="93905121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1743759922" name="Picture">
+                        <wp:docPr id="1044627290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1743759922" name="Picture"/>
+                                <pic:cNvPr id="1044627290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1804737758" name="Picture">
+                        <wp:docPr id="83769535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1804737758" name="Picture"/>
+                                <pic:cNvPr id="83769535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2064315249" name="Picture">
+                        <wp:docPr id="1165374127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2064315249" name="Picture"/>
+                                <pic:cNvPr id="1165374127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1555757454" name="Picture">
+                        <wp:docPr id="2107036653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1555757454" name="Picture"/>
+                                <pic:cNvPr id="2107036653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1151145301" name="Picture">
+                        <wp:docPr id="798046674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1151145301" name="Picture"/>
+                                <pic:cNvPr id="798046674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="440985848" name="Picture">
+                        <wp:docPr id="986950567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="440985848" name="Picture"/>
+                                <pic:cNvPr id="986950567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="77439639" name="Picture">
+                        <wp:docPr id="1792997941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="77439639" name="Picture"/>
+                                <pic:cNvPr id="1792997941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1637772041" name="Picture">
+                        <wp:docPr id="1970905140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1637772041" name="Picture"/>
+                                <pic:cNvPr id="1970905140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="48134517" name="Picture">
+                        <wp:docPr id="645900921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="48134517" name="Picture"/>
+                                <pic:cNvPr id="645900921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="392613163" name="Picture">
+                        <wp:docPr id="1412529917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="392613163" name="Picture"/>
+                                <pic:cNvPr id="1412529917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="970382681" name="Picture">
+                        <wp:docPr id="587788513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="970382681" name="Picture"/>
+                                <pic:cNvPr id="587788513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718425434" name="Picture">
+                  <wp:docPr id="1614342481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718425434" name="Picture"/>
+                          <pic:cNvPr id="1614342481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756135926" name="Picture">
+                  <wp:docPr id="79145856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756135926" name="Picture"/>
+                          <pic:cNvPr id="79145856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701269231" name="Picture">
+                  <wp:docPr id="940155154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701269231" name="Picture"/>
+                          <pic:cNvPr id="940155154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362220985" name="Picture">
+                  <wp:docPr id="303508617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362220985" name="Picture"/>
+                          <pic:cNvPr id="303508617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622934325" name="Picture">
+                  <wp:docPr id="129027141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622934325" name="Picture"/>
+                          <pic:cNvPr id="129027141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455018965" name="Picture">
+                  <wp:docPr id="2123517178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455018965" name="Picture"/>
+                          <pic:cNvPr id="2123517178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="697391445" name="Picture">
+                        <wp:docPr id="1982935785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="697391445" name="Picture"/>
+                                <pic:cNvPr id="1982935785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569831738" name="Picture">
+                  <wp:docPr id="1374711797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569831738" name="Picture"/>
+                          <pic:cNvPr id="1374711797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151618948" name="Picture">
+                  <wp:docPr id="784916357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151618948" name="Picture"/>
+                          <pic:cNvPr id="784916357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712064513" name="Picture">
+                  <wp:docPr id="1360070351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712064513" name="Picture"/>
+                          <pic:cNvPr id="1360070351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801262640" name="Picture">
+                  <wp:docPr id="1594255439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801262640" name="Picture"/>
+                          <pic:cNvPr id="1594255439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352511066" name="Picture">
+                  <wp:docPr id="564058709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352511066" name="Picture"/>
+                          <pic:cNvPr id="564058709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548955997" name="Picture">
+                  <wp:docPr id="1251623950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548955997" name="Picture"/>
+                          <pic:cNvPr id="1251623950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1297826387" name="Picture">
+                        <wp:docPr id="484117361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1297826387" name="Picture"/>
+                                <pic:cNvPr id="484117361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783963690" name="Picture">
+                  <wp:docPr id="75077328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783963690" name="Picture"/>
+                          <pic:cNvPr id="75077328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115792062" name="Picture">
+                  <wp:docPr id="338467761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115792062" name="Picture"/>
+                          <pic:cNvPr id="338467761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578032784" name="Picture">
+                  <wp:docPr id="496338819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578032784" name="Picture"/>
+                          <pic:cNvPr id="496338819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694832699" name="Picture">
+                  <wp:docPr id="99968468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694832699" name="Picture"/>
+                          <pic:cNvPr id="99968468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348460828" name="Picture">
+                  <wp:docPr id="1452306256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348460828" name="Picture"/>
+                          <pic:cNvPr id="1452306256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096208815" name="Picture">
+                  <wp:docPr id="322129944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096208815" name="Picture"/>
+                          <pic:cNvPr id="322129944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="70770746" name="Picture">
+                        <wp:docPr id="1184993869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="70770746" name="Picture"/>
+                                <pic:cNvPr id="1184993869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961574384" name="Picture">
+                  <wp:docPr id="1327212817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961574384" name="Picture"/>
+                          <pic:cNvPr id="1327212817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768819683" name="Picture">
+                  <wp:docPr id="1796033916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768819683" name="Picture"/>
+                          <pic:cNvPr id="1796033916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128231918" name="Picture">
+                  <wp:docPr id="1315248376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128231918" name="Picture"/>
+                          <pic:cNvPr id="1315248376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521076371" name="Picture">
+                  <wp:docPr id="331619729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521076371" name="Picture"/>
+                          <pic:cNvPr id="331619729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777734341" name="Picture">
+                  <wp:docPr id="762639352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777734341" name="Picture"/>
+                          <pic:cNvPr id="762639352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906922203" name="Picture">
+                  <wp:docPr id="1654402969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906922203" name="Picture"/>
+                          <pic:cNvPr id="1654402969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1035749690" name="Picture">
+                        <wp:docPr id="2008779830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1035749690" name="Picture"/>
+                                <pic:cNvPr id="2008779830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36397,57 +36397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="779564521" name="Picture">
+                  <wp:docPr id="1937427926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="779564521" name="Picture"/>
+                          <pic:cNvPr id="1937427926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36486,57 +36486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378982399" name="Picture">
+                  <wp:docPr id="536775582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378982399" name="Picture"/>
+                          <pic:cNvPr id="536775582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37130,57 +37130,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228714382" name="Picture">
+                  <wp:docPr id="881819243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228714382" name="Picture"/>
+                          <pic:cNvPr id="881819243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38188,57 +38188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527291981" name="Picture">
+                  <wp:docPr id="92374987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527291981" name="Picture"/>
+                          <pic:cNvPr id="92374987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40463,57 +40463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="973741797" name="Picture">
+                        <wp:docPr id="2116663162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="973741797" name="Picture"/>
+                                <pic:cNvPr id="2116663162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41758,57 +41758,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685633649" name="Picture">
+                  <wp:docPr id="1131292216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685633649" name="Picture"/>
+                          <pic:cNvPr id="1131292216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41829,57 +41829,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540440386" name="Picture">
+                  <wp:docPr id="1346997794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540440386" name="Picture"/>
+                          <pic:cNvPr id="1346997794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42243,57 +42243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867085100" name="Picture">
+                  <wp:docPr id="1494480407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867085100" name="Picture"/>
+                          <pic:cNvPr id="1494480407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>