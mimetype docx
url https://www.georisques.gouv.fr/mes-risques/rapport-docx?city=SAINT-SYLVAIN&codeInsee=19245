--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673186736" name="Picture">
+                  <wp:docPr id="1911777545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673186736" name="Picture"/>
+                          <pic:cNvPr id="1911777545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211756755" name="Picture">
+                  <wp:docPr id="408925511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211756755" name="Picture"/>
+                          <pic:cNvPr id="408925511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1486771324" name="Picture">
+                        <wp:docPr id="1643236354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1486771324" name="Picture"/>
+                                <pic:cNvPr id="1643236354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919890314" name="Picture">
+                  <wp:docPr id="1370403987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919890314" name="Picture"/>
+                          <pic:cNvPr id="1370403987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855727498" name="Picture">
+                  <wp:docPr id="1638562878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855727498" name="Picture"/>
+                          <pic:cNvPr id="1638562878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089473321" name="Picture">
+                  <wp:docPr id="1717453552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089473321" name="Picture"/>
+                          <pic:cNvPr id="1717453552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881427034" name="Picture">
+                  <wp:docPr id="122645047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881427034" name="Picture"/>
+                          <pic:cNvPr id="122645047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266242901" name="Picture">
+                  <wp:docPr id="1232638300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266242901" name="Picture"/>
+                          <pic:cNvPr id="1232638300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1071760009" name="Picture">
+                        <wp:docPr id="338311318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1071760009" name="Picture"/>
+                                <pic:cNvPr id="338311318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="936186192" name="Picture">
+                        <wp:docPr id="1083305254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="936186192" name="Picture"/>
+                                <pic:cNvPr id="1083305254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="260239963" name="Picture">
+                        <wp:docPr id="334785976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="260239963" name="Picture"/>
+                                <pic:cNvPr id="334785976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1683820824" name="Picture">
+                        <wp:docPr id="39250709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1683820824" name="Picture"/>
+                                <pic:cNvPr id="39250709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="988165155" name="Picture">
+                        <wp:docPr id="1955601682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="988165155" name="Picture"/>
+                                <pic:cNvPr id="1955601682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="836023015" name="Picture">
+                        <wp:docPr id="640582457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="836023015" name="Picture"/>
+                                <pic:cNvPr id="640582457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="357595746" name="Picture">
+                        <wp:docPr id="1383906681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="357595746" name="Picture"/>
+                                <pic:cNvPr id="1383906681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="645849670" name="Picture">
+                        <wp:docPr id="717096783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="645849670" name="Picture"/>
+                                <pic:cNvPr id="717096783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="487661291" name="Picture">
+                        <wp:docPr id="1517410900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="487661291" name="Picture"/>
+                                <pic:cNvPr id="1517410900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1144732926" name="Picture">
+                        <wp:docPr id="601471267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1144732926" name="Picture"/>
+                                <pic:cNvPr id="601471267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1106192229" name="Picture">
+                        <wp:docPr id="1004845905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1106192229" name="Picture"/>
+                                <pic:cNvPr id="1004845905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="777691361" name="Picture">
+                        <wp:docPr id="269315369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="777691361" name="Picture"/>
+                                <pic:cNvPr id="269315369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1493824099" name="Picture">
+                        <wp:docPr id="1148598334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1493824099" name="Picture"/>
+                                <pic:cNvPr id="1148598334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1325242052" name="Picture">
+                        <wp:docPr id="714505443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1325242052" name="Picture"/>
+                                <pic:cNvPr id="714505443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1951371485" name="Picture">
+                        <wp:docPr id="1785705698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1951371485" name="Picture"/>
+                                <pic:cNvPr id="1785705698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569509674" name="Picture">
+                  <wp:docPr id="942282843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569509674" name="Picture"/>
+                          <pic:cNvPr id="942282843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177027107" name="Picture">
+                  <wp:docPr id="888791475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177027107" name="Picture"/>
+                          <pic:cNvPr id="888791475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137156904" name="Picture">
+                  <wp:docPr id="1780137173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137156904" name="Picture"/>
+                          <pic:cNvPr id="1780137173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809052930" name="Picture">
+                  <wp:docPr id="295309965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809052930" name="Picture"/>
+                          <pic:cNvPr id="295309965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533115261" name="Picture">
+                  <wp:docPr id="1680910947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533115261" name="Picture"/>
+                          <pic:cNvPr id="1680910947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922159212" name="Picture">
+                  <wp:docPr id="1741017226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922159212" name="Picture"/>
+                          <pic:cNvPr id="1741017226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579530975" name="Picture">
+                        <wp:docPr id="2009338223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579530975" name="Picture"/>
+                                <pic:cNvPr id="2009338223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471390876" name="Picture">
+                  <wp:docPr id="2013995756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471390876" name="Picture"/>
+                          <pic:cNvPr id="2013995756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518337646" name="Picture">
+                  <wp:docPr id="2064660658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518337646" name="Picture"/>
+                          <pic:cNvPr id="2064660658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843758639" name="Picture">
+                  <wp:docPr id="747114966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843758639" name="Picture"/>
+                          <pic:cNvPr id="747114966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631761528" name="Picture">
+                  <wp:docPr id="912997901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631761528" name="Picture"/>
+                          <pic:cNvPr id="912997901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679533547" name="Picture">
+                  <wp:docPr id="1956173961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679533547" name="Picture"/>
+                          <pic:cNvPr id="1956173961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792217177" name="Picture">
+                  <wp:docPr id="1864075132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792217177" name="Picture"/>
+                          <pic:cNvPr id="1864075132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="211351082" name="Picture">
+                        <wp:docPr id="1054425284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="211351082" name="Picture"/>
+                                <pic:cNvPr id="1054425284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635738478" name="Picture">
+                  <wp:docPr id="222957572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635738478" name="Picture"/>
+                          <pic:cNvPr id="222957572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309112786" name="Picture">
+                  <wp:docPr id="742616615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309112786" name="Picture"/>
+                          <pic:cNvPr id="742616615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141165330" name="Picture">
+                  <wp:docPr id="212854097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141165330" name="Picture"/>
+                          <pic:cNvPr id="212854097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114870225" name="Picture">
+                  <wp:docPr id="996490478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114870225" name="Picture"/>
+                          <pic:cNvPr id="996490478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293961006" name="Picture">
+                  <wp:docPr id="1197338548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293961006" name="Picture"/>
+                          <pic:cNvPr id="1197338548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27950,57 +27950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016321021" name="Picture">
+                  <wp:docPr id="1102836704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016321021" name="Picture"/>
+                          <pic:cNvPr id="1102836704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29093,57 +29093,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1922498291" name="Picture">
+                        <wp:docPr id="1886843890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1922498291" name="Picture"/>
+                                <pic:cNvPr id="1886843890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30454,57 +30454,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119914537" name="Picture">
+                  <wp:docPr id="1858878191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119914537" name="Picture"/>
+                          <pic:cNvPr id="1858878191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30543,57 +30543,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067301906" name="Picture">
+                  <wp:docPr id="455856622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067301906" name="Picture"/>
+                          <pic:cNvPr id="455856622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31187,57 +31187,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009257373" name="Picture">
+                  <wp:docPr id="541910215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009257373" name="Picture"/>
+                          <pic:cNvPr id="541910215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32185,57 +32185,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275441783" name="Picture">
+                  <wp:docPr id="519977836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275441783" name="Picture"/>
+                          <pic:cNvPr id="519977836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32288,57 +32288,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3046622" name="Picture">
+                  <wp:docPr id="1832099879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3046622" name="Picture"/>
+                          <pic:cNvPr id="1832099879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33667,57 +33667,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582129204" name="Picture">
+                  <wp:docPr id="1565325980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582129204" name="Picture"/>
+                          <pic:cNvPr id="1565325980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34801,57 +34801,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="685860318" name="Picture">
+                        <wp:docPr id="1967586788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="685860318" name="Picture"/>
+                                <pic:cNvPr id="1967586788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36295,57 +36295,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496561206" name="Picture">
+                  <wp:docPr id="1340371402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496561206" name="Picture"/>
+                          <pic:cNvPr id="1340371402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36384,57 +36384,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26194813" name="Picture">
+                  <wp:docPr id="275358135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26194813" name="Picture"/>
+                          <pic:cNvPr id="275358135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37028,57 +37028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656284341" name="Picture">
+                  <wp:docPr id="1205302253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656284341" name="Picture"/>
+                          <pic:cNvPr id="1205302253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38026,57 +38026,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667315776" name="Picture">
+                  <wp:docPr id="764924634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667315776" name="Picture"/>
+                          <pic:cNvPr id="764924634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38129,57 +38129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111990062" name="Picture">
+                  <wp:docPr id="1215591788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111990062" name="Picture"/>
+                          <pic:cNvPr id="1215591788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39506,57 +39506,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2001885410" name="Picture">
+                  <wp:docPr id="1012589026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2001885410" name="Picture"/>
+                          <pic:cNvPr id="1012589026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40649,57 +40649,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2100745929" name="Picture">
+                        <wp:docPr id="30902416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2100745929" name="Picture"/>
+                                <pic:cNvPr id="30902416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41870,57 +41870,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407241925" name="Picture">
+                  <wp:docPr id="1793670329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407241925" name="Picture"/>
+                          <pic:cNvPr id="1793670329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41941,57 +41941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812481184" name="Picture">
+                  <wp:docPr id="1279333192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812481184" name="Picture"/>
+                          <pic:cNvPr id="1279333192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42355,57 +42355,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690612270" name="Picture">
+                  <wp:docPr id="454869610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690612270" name="Picture"/>
+                          <pic:cNvPr id="454869610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>