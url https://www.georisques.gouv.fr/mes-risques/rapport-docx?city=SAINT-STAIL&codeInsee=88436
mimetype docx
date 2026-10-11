--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996132277" name="Picture">
+                  <wp:docPr id="260054278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996132277" name="Picture"/>
+                          <pic:cNvPr id="260054278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472279649" name="Picture">
+                  <wp:docPr id="104316704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472279649" name="Picture"/>
+                          <pic:cNvPr id="104316704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1447264996" name="Picture">
+                        <wp:docPr id="620319368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1447264996" name="Picture"/>
+                                <pic:cNvPr id="620319368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293732169" name="Picture">
+                  <wp:docPr id="1069988153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293732169" name="Picture"/>
+                          <pic:cNvPr id="1069988153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687490450" name="Picture">
+                  <wp:docPr id="2021478877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687490450" name="Picture"/>
+                          <pic:cNvPr id="2021478877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307566753" name="Picture">
+                  <wp:docPr id="505909434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307566753" name="Picture"/>
+                          <pic:cNvPr id="505909434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84794997" name="Picture">
+                  <wp:docPr id="1665073387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84794997" name="Picture"/>
+                          <pic:cNvPr id="1665073387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544486678" name="Picture">
+                  <wp:docPr id="984245843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544486678" name="Picture"/>
+                          <pic:cNvPr id="984245843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1288890268" name="Picture">
+                        <wp:docPr id="53490450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1288890268" name="Picture"/>
+                                <pic:cNvPr id="53490450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="967275626" name="Picture">
+                        <wp:docPr id="328535794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="967275626" name="Picture"/>
+                                <pic:cNvPr id="328535794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2138040498" name="Picture">
+                        <wp:docPr id="1702020740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2138040498" name="Picture"/>
+                                <pic:cNvPr id="1702020740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="935452779" name="Picture">
+                        <wp:docPr id="890238789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="935452779" name="Picture"/>
+                                <pic:cNvPr id="890238789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1459021782" name="Picture">
+                        <wp:docPr id="1473767252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1459021782" name="Picture"/>
+                                <pic:cNvPr id="1473767252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7963,57 +7963,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1225567676" name="Picture">
+                        <wp:docPr id="1256032408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1225567676" name="Picture"/>
+                                <pic:cNvPr id="1256032408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8595,57 +8595,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1597396535" name="Picture">
+                        <wp:docPr id="610165999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1597396535" name="Picture"/>
+                                <pic:cNvPr id="610165999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8942,57 +8942,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1045063143" name="Picture">
+                        <wp:docPr id="514266466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1045063143" name="Picture"/>
+                                <pic:cNvPr id="514266466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9389,57 +9389,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="939347884" name="Picture">
+                        <wp:docPr id="130771867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="939347884" name="Picture"/>
+                                <pic:cNvPr id="130771867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10253,57 +10253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352670623" name="Picture">
+                  <wp:docPr id="270715896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352670623" name="Picture"/>
+                          <pic:cNvPr id="270715896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10342,57 +10342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759614724" name="Picture">
+                  <wp:docPr id="2048661338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759614724" name="Picture"/>
+                          <pic:cNvPr id="2048661338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10986,57 +10986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004312640" name="Picture">
+                  <wp:docPr id="1426107098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004312640" name="Picture"/>
+                          <pic:cNvPr id="1426107098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12214,57 +12214,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1633836672" name="Picture">
+                  <wp:docPr id="95331356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1633836672" name="Picture"/>
+                          <pic:cNvPr id="95331356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12317,57 +12317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519764398" name="Picture">
+                  <wp:docPr id="974596629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519764398" name="Picture"/>
+                          <pic:cNvPr id="974596629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13698,57 +13698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178003321" name="Picture">
+                  <wp:docPr id="680938436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178003321" name="Picture"/>
+                          <pic:cNvPr id="680938436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14860,57 +14860,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="61879041" name="Picture">
+                        <wp:docPr id="143707613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="61879041" name="Picture"/>
+                                <pic:cNvPr id="143707613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -15835,57 +15835,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="99098909" name="Picture">
+                        <wp:docPr id="284619596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="99098909" name="Picture"/>
+                                <pic:cNvPr id="284619596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17224,57 +17224,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212825617" name="Picture">
+                  <wp:docPr id="1220236674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212825617" name="Picture"/>
+                          <pic:cNvPr id="1220236674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17313,57 +17313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649779416" name="Picture">
+                  <wp:docPr id="874079155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649779416" name="Picture"/>
+                          <pic:cNvPr id="874079155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17957,57 +17957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654580699" name="Picture">
+                  <wp:docPr id="332569327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654580699" name="Picture"/>
+                          <pic:cNvPr id="332569327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18955,57 +18955,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227593052" name="Picture">
+                  <wp:docPr id="465290283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227593052" name="Picture"/>
+                          <pic:cNvPr id="465290283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19058,57 +19058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753333228" name="Picture">
+                  <wp:docPr id="2118005963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753333228" name="Picture"/>
+                          <pic:cNvPr id="2118005963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20435,57 +20435,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269731056" name="Picture">
+                  <wp:docPr id="1635188576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269731056" name="Picture"/>
+                          <pic:cNvPr id="1635188576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21578,57 +21578,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="745423712" name="Picture">
+                        <wp:docPr id="325944987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="745423712" name="Picture"/>
+                                <pic:cNvPr id="325944987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22939,57 +22939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327713043" name="Picture">
+                  <wp:docPr id="1161225833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327713043" name="Picture"/>
+                          <pic:cNvPr id="1161225833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23028,57 +23028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538447141" name="Picture">
+                  <wp:docPr id="596541289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538447141" name="Picture"/>
+                          <pic:cNvPr id="596541289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23672,57 +23672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163837026" name="Picture">
+                  <wp:docPr id="82678984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163837026" name="Picture"/>
+                          <pic:cNvPr id="82678984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24670,57 +24670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740274339" name="Picture">
+                  <wp:docPr id="382350028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740274339" name="Picture"/>
+                          <pic:cNvPr id="382350028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24773,57 +24773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063996906" name="Picture">
+                  <wp:docPr id="173084282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063996906" name="Picture"/>
+                          <pic:cNvPr id="173084282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26150,57 +26150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237806963" name="Picture">
+                  <wp:docPr id="343470799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237806963" name="Picture"/>
+                          <pic:cNvPr id="343470799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27293,57 +27293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2076375321" name="Picture">
+                        <wp:docPr id="2124134299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2076375321" name="Picture"/>
+                                <pic:cNvPr id="2124134299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28514,57 +28514,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151829989" name="Picture">
+                  <wp:docPr id="765910029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151829989" name="Picture"/>
+                          <pic:cNvPr id="765910029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28585,57 +28585,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373881063" name="Picture">
+                  <wp:docPr id="2068798065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373881063" name="Picture"/>
+                          <pic:cNvPr id="2068798065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28999,57 +28999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063001340" name="Picture">
+                  <wp:docPr id="1704208464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063001340" name="Picture"/>
+                          <pic:cNvPr id="1704208464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>