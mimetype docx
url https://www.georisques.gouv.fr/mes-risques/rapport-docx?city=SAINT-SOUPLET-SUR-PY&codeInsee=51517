--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50510622" name="Picture">
+                  <wp:docPr id="973247988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50510622" name="Picture"/>
+                          <pic:cNvPr id="973247988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883320532" name="Picture">
+                  <wp:docPr id="1315101896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883320532" name="Picture"/>
+                          <pic:cNvPr id="1315101896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258668197" name="Picture">
+                        <wp:docPr id="1992002401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258668197" name="Picture"/>
+                                <pic:cNvPr id="1992002401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757898913" name="Picture">
+                  <wp:docPr id="1167841570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757898913" name="Picture"/>
+                          <pic:cNvPr id="1167841570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378807939" name="Picture">
+                  <wp:docPr id="2088251437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378807939" name="Picture"/>
+                          <pic:cNvPr id="2088251437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349217483" name="Picture">
+                  <wp:docPr id="414871987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349217483" name="Picture"/>
+                          <pic:cNvPr id="414871987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844747693" name="Picture">
+                  <wp:docPr id="1063505348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844747693" name="Picture"/>
+                          <pic:cNvPr id="1063505348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711285320" name="Picture">
+                  <wp:docPr id="440055411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711285320" name="Picture"/>
+                          <pic:cNvPr id="440055411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="919250550" name="Picture">
+                        <wp:docPr id="2000412025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="919250550" name="Picture"/>
+                                <pic:cNvPr id="2000412025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1710049376" name="Picture">
+                        <wp:docPr id="97590958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1710049376" name="Picture"/>
+                                <pic:cNvPr id="97590958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="588621663" name="Picture">
+                        <wp:docPr id="2096906208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="588621663" name="Picture"/>
+                                <pic:cNvPr id="2096906208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="293311718" name="Picture">
+                        <wp:docPr id="935112549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="293311718" name="Picture"/>
+                                <pic:cNvPr id="935112549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731658719" name="Picture">
+                        <wp:docPr id="187206497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731658719" name="Picture"/>
+                                <pic:cNvPr id="187206497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2132157715" name="Picture">
+                        <wp:docPr id="1406563206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2132157715" name="Picture"/>
+                                <pic:cNvPr id="1406563206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1605703475" name="Picture">
+                        <wp:docPr id="296061860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1605703475" name="Picture"/>
+                                <pic:cNvPr id="296061860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="756822608" name="Picture">
+                        <wp:docPr id="781304770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="756822608" name="Picture"/>
+                                <pic:cNvPr id="781304770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="314474699" name="Picture">
+                        <wp:docPr id="227189020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="314474699" name="Picture"/>
+                                <pic:cNvPr id="227189020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093663256" name="Picture">
+                        <wp:docPr id="622153053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093663256" name="Picture"/>
+                                <pic:cNvPr id="622153053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1767337674" name="Picture">
+                        <wp:docPr id="373904264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1767337674" name="Picture"/>
+                                <pic:cNvPr id="373904264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1580068770" name="Picture">
+                        <wp:docPr id="158583320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1580068770" name="Picture"/>
+                                <pic:cNvPr id="158583320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="150208027" name="Picture">
+                        <wp:docPr id="145027071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="150208027" name="Picture"/>
+                                <pic:cNvPr id="145027071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2129833081" name="Picture">
+                        <wp:docPr id="1134008587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2129833081" name="Picture"/>
+                                <pic:cNvPr id="1134008587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1503214153" name="Picture">
+                        <wp:docPr id="2062480572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1503214153" name="Picture"/>
+                                <pic:cNvPr id="2062480572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030405037" name="Picture">
+                  <wp:docPr id="400940500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030405037" name="Picture"/>
+                          <pic:cNvPr id="400940500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25456797" name="Picture">
+                  <wp:docPr id="1945444546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25456797" name="Picture"/>
+                          <pic:cNvPr id="1945444546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012008164" name="Picture">
+                  <wp:docPr id="1564318499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012008164" name="Picture"/>
+                          <pic:cNvPr id="1564318499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298982737" name="Picture">
+                  <wp:docPr id="1955646505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298982737" name="Picture"/>
+                          <pic:cNvPr id="1955646505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096030537" name="Picture">
+                  <wp:docPr id="693518424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096030537" name="Picture"/>
+                          <pic:cNvPr id="693518424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421289351" name="Picture">
+                  <wp:docPr id="1749141722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421289351" name="Picture"/>
+                          <pic:cNvPr id="1749141722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1702914693" name="Picture">
+                        <wp:docPr id="1673552466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1702914693" name="Picture"/>
+                                <pic:cNvPr id="1673552466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119156738" name="Picture">
+                  <wp:docPr id="231394327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119156738" name="Picture"/>
+                          <pic:cNvPr id="231394327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822406455" name="Picture">
+                  <wp:docPr id="463818203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822406455" name="Picture"/>
+                          <pic:cNvPr id="463818203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463184848" name="Picture">
+                  <wp:docPr id="2065137167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463184848" name="Picture"/>
+                          <pic:cNvPr id="2065137167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632485853" name="Picture">
+                  <wp:docPr id="1512342334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632485853" name="Picture"/>
+                          <pic:cNvPr id="1512342334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1854947265" name="Picture">
+                  <wp:docPr id="1059046162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1854947265" name="Picture"/>
+                          <pic:cNvPr id="1059046162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166558274" name="Picture">
+                  <wp:docPr id="1883612806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166558274" name="Picture"/>
+                          <pic:cNvPr id="1883612806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1251302548" name="Picture">
+                        <wp:docPr id="1915063227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1251302548" name="Picture"/>
+                                <pic:cNvPr id="1915063227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697016443" name="Picture">
+                  <wp:docPr id="863027081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697016443" name="Picture"/>
+                          <pic:cNvPr id="863027081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156369658" name="Picture">
+                  <wp:docPr id="1263625853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156369658" name="Picture"/>
+                          <pic:cNvPr id="1263625853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165442549" name="Picture">
+                  <wp:docPr id="1559355145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165442549" name="Picture"/>
+                          <pic:cNvPr id="1559355145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314652941" name="Picture">
+                  <wp:docPr id="209575250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314652941" name="Picture"/>
+                          <pic:cNvPr id="209575250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882680022" name="Picture">
+                  <wp:docPr id="879091285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882680022" name="Picture"/>
+                          <pic:cNvPr id="879091285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156306134" name="Picture">
+                  <wp:docPr id="1867465720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156306134" name="Picture"/>
+                          <pic:cNvPr id="1867465720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943674653" name="Picture">
+                  <wp:docPr id="928175571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943674653" name="Picture"/>
+                          <pic:cNvPr id="928175571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585661352" name="Picture">
+                  <wp:docPr id="580325442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585661352" name="Picture"/>
+                          <pic:cNvPr id="580325442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639097853" name="Picture">
+                  <wp:docPr id="1112309773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639097853" name="Picture"/>
+                          <pic:cNvPr id="1112309773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836325989" name="Picture">
+                  <wp:docPr id="259856483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836325989" name="Picture"/>
+                          <pic:cNvPr id="259856483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2115113158" name="Picture">
+                  <wp:docPr id="1466069451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2115113158" name="Picture"/>
+                          <pic:cNvPr id="1466069451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109341691" name="Picture">
+                  <wp:docPr id="490922709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109341691" name="Picture"/>
+                          <pic:cNvPr id="490922709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="420385252" name="Picture">
+                        <wp:docPr id="2010639007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="420385252" name="Picture"/>
+                                <pic:cNvPr id="2010639007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579198931" name="Picture">
+                  <wp:docPr id="2097801978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579198931" name="Picture"/>
+                          <pic:cNvPr id="2097801978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573181364" name="Picture">
+                  <wp:docPr id="1976559368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573181364" name="Picture"/>
+                          <pic:cNvPr id="1976559368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898633304" name="Picture">
+                  <wp:docPr id="1822156657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898633304" name="Picture"/>
+                          <pic:cNvPr id="1822156657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719928559" name="Picture">
+                  <wp:docPr id="142510173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719928559" name="Picture"/>
+                          <pic:cNvPr id="142510173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714005354" name="Picture">
+                  <wp:docPr id="1396164349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714005354" name="Picture"/>
+                          <pic:cNvPr id="1396164349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250675860" name="Picture">
+                  <wp:docPr id="1354244010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250675860" name="Picture"/>
+                          <pic:cNvPr id="1354244010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="386611835" name="Picture">
+                        <wp:docPr id="909316370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="386611835" name="Picture"/>
+                                <pic:cNvPr id="909316370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="73929072" name="Picture">
+                  <wp:docPr id="1408324973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="73929072" name="Picture"/>
+                          <pic:cNvPr id="1408324973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339289995" name="Picture">
+                  <wp:docPr id="2010641174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339289995" name="Picture"/>
+                          <pic:cNvPr id="2010641174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063799496" name="Picture">
+                  <wp:docPr id="1409821193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063799496" name="Picture"/>
+                          <pic:cNvPr id="1409821193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628727960" name="Picture">
+                  <wp:docPr id="1960034463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628727960" name="Picture"/>
+                          <pic:cNvPr id="1960034463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823890072" name="Picture">
+                  <wp:docPr id="1020576336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823890072" name="Picture"/>
+                          <pic:cNvPr id="1020576336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390241575" name="Picture">
+                  <wp:docPr id="697958305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390241575" name="Picture"/>
+                          <pic:cNvPr id="697958305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>