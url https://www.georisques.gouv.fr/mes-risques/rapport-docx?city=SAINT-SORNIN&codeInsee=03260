--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594047050" name="Picture">
+                  <wp:docPr id="393668500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594047050" name="Picture"/>
+                          <pic:cNvPr id="393668500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099439355" name="Picture">
+                  <wp:docPr id="968608543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099439355" name="Picture"/>
+                          <pic:cNvPr id="968608543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1637219403" name="Picture">
+                        <wp:docPr id="38903037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1637219403" name="Picture"/>
+                                <pic:cNvPr id="38903037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012132906" name="Picture">
+                  <wp:docPr id="506867516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012132906" name="Picture"/>
+                          <pic:cNvPr id="506867516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495651538" name="Picture">
+                  <wp:docPr id="1849615487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495651538" name="Picture"/>
+                          <pic:cNvPr id="1849615487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625709565" name="Picture">
+                  <wp:docPr id="1967535772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625709565" name="Picture"/>
+                          <pic:cNvPr id="1967535772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169010225" name="Picture">
+                  <wp:docPr id="2045175284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169010225" name="Picture"/>
+                          <pic:cNvPr id="2045175284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="460892886" name="Picture">
+                  <wp:docPr id="771025326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="460892886" name="Picture"/>
+                          <pic:cNvPr id="771025326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="632752610" name="Picture">
+                        <wp:docPr id="1988143522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="632752610" name="Picture"/>
+                                <pic:cNvPr id="1988143522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="74877804" name="Picture">
+                        <wp:docPr id="1735296657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="74877804" name="Picture"/>
+                                <pic:cNvPr id="1735296657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="813368210" name="Picture">
+                        <wp:docPr id="788845573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="813368210" name="Picture"/>
+                                <pic:cNvPr id="788845573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="479477393" name="Picture">
+                        <wp:docPr id="280128668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="479477393" name="Picture"/>
+                                <pic:cNvPr id="280128668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2044349109" name="Picture">
+                        <wp:docPr id="154021743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2044349109" name="Picture"/>
+                                <pic:cNvPr id="154021743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="833020255" name="Picture">
+                        <wp:docPr id="1798086159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="833020255" name="Picture"/>
+                                <pic:cNvPr id="1798086159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2089792561" name="Picture">
+                        <wp:docPr id="399853810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2089792561" name="Picture"/>
+                                <pic:cNvPr id="399853810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="272383581" name="Picture">
+                        <wp:docPr id="174098434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="272383581" name="Picture"/>
+                                <pic:cNvPr id="174098434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1922957091" name="Picture">
+                        <wp:docPr id="204081491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1922957091" name="Picture"/>
+                                <pic:cNvPr id="204081491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1442885922" name="Picture">
+                        <wp:docPr id="2125010784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1442885922" name="Picture"/>
+                                <pic:cNvPr id="2125010784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="216707411" name="Picture">
+                        <wp:docPr id="110248395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="216707411" name="Picture"/>
+                                <pic:cNvPr id="110248395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="87990738" name="Picture">
+                        <wp:docPr id="497827880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="87990738" name="Picture"/>
+                                <pic:cNvPr id="497827880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637220533" name="Picture">
+                  <wp:docPr id="1481219652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637220533" name="Picture"/>
+                          <pic:cNvPr id="1481219652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451260863" name="Picture">
+                  <wp:docPr id="824486711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451260863" name="Picture"/>
+                          <pic:cNvPr id="824486711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114259488" name="Picture">
+                  <wp:docPr id="956993922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114259488" name="Picture"/>
+                          <pic:cNvPr id="956993922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013279427" name="Picture">
+                  <wp:docPr id="2124816624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013279427" name="Picture"/>
+                          <pic:cNvPr id="2124816624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797925596" name="Picture">
+                  <wp:docPr id="1172689611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797925596" name="Picture"/>
+                          <pic:cNvPr id="1172689611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865496257" name="Picture">
+                  <wp:docPr id="1869752045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865496257" name="Picture"/>
+                          <pic:cNvPr id="1869752045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="336585518" name="Picture">
+                        <wp:docPr id="656237578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="336585518" name="Picture"/>
+                                <pic:cNvPr id="656237578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140362049" name="Picture">
+                  <wp:docPr id="31844974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140362049" name="Picture"/>
+                          <pic:cNvPr id="31844974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035384130" name="Picture">
+                  <wp:docPr id="1077103826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035384130" name="Picture"/>
+                          <pic:cNvPr id="1077103826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313325013" name="Picture">
+                  <wp:docPr id="214060522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313325013" name="Picture"/>
+                          <pic:cNvPr id="214060522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252183289" name="Picture">
+                  <wp:docPr id="721163698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252183289" name="Picture"/>
+                          <pic:cNvPr id="721163698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070469327" name="Picture">
+                  <wp:docPr id="139407724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070469327" name="Picture"/>
+                          <pic:cNvPr id="139407724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598060345" name="Picture">
+                  <wp:docPr id="1266196418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598060345" name="Picture"/>
+                          <pic:cNvPr id="1266196418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1718333550" name="Picture">
+                        <wp:docPr id="1957387726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1718333550" name="Picture"/>
+                                <pic:cNvPr id="1957387726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="644733067" name="Picture">
+                        <wp:docPr id="1155756625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="644733067" name="Picture"/>
+                                <pic:cNvPr id="1155756625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499053800" name="Picture">
+                  <wp:docPr id="1778909742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499053800" name="Picture"/>
+                          <pic:cNvPr id="1778909742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984215428" name="Picture">
+                  <wp:docPr id="1588242771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984215428" name="Picture"/>
+                          <pic:cNvPr id="1588242771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36317940" name="Picture">
+                  <wp:docPr id="1216364492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36317940" name="Picture"/>
+                          <pic:cNvPr id="1216364492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839502551" name="Picture">
+                  <wp:docPr id="493255368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839502551" name="Picture"/>
+                          <pic:cNvPr id="493255368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940587742" name="Picture">
+                  <wp:docPr id="1047737536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940587742" name="Picture"/>
+                          <pic:cNvPr id="1047737536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571174082" name="Picture">
+                  <wp:docPr id="371644125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571174082" name="Picture"/>
+                          <pic:cNvPr id="371644125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="496324914" name="Picture">
+                        <wp:docPr id="889712593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="496324914" name="Picture"/>
+                                <pic:cNvPr id="889712593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686197054" name="Picture">
+                  <wp:docPr id="364337042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686197054" name="Picture"/>
+                          <pic:cNvPr id="364337042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96515678" name="Picture">
+                  <wp:docPr id="89973652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96515678" name="Picture"/>
+                          <pic:cNvPr id="89973652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576338684" name="Picture">
+                  <wp:docPr id="394720149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576338684" name="Picture"/>
+                          <pic:cNvPr id="394720149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839888829" name="Picture">
+                  <wp:docPr id="1123060952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839888829" name="Picture"/>
+                          <pic:cNvPr id="1123060952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723405391" name="Picture">
+                  <wp:docPr id="185438839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723405391" name="Picture"/>
+                          <pic:cNvPr id="185438839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411533574" name="Picture">
+                  <wp:docPr id="1054420494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411533574" name="Picture"/>
+                          <pic:cNvPr id="1054420494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1192655399" name="Picture">
+                        <wp:docPr id="317946279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1192655399" name="Picture"/>
+                                <pic:cNvPr id="317946279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19559352" name="Picture">
+                  <wp:docPr id="1705872553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19559352" name="Picture"/>
+                          <pic:cNvPr id="1705872553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112272642" name="Picture">
+                  <wp:docPr id="943456585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112272642" name="Picture"/>
+                          <pic:cNvPr id="943456585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147587320" name="Picture">
+                  <wp:docPr id="1955956191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147587320" name="Picture"/>
+                          <pic:cNvPr id="1955956191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>