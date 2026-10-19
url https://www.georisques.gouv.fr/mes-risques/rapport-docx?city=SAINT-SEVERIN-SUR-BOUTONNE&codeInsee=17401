--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691793475" name="Picture">
+                  <wp:docPr id="358122939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691793475" name="Picture"/>
+                          <pic:cNvPr id="358122939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071841217" name="Picture">
+                  <wp:docPr id="1166192216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071841217" name="Picture"/>
+                          <pic:cNvPr id="1166192216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1515340499" name="Picture">
+                        <wp:docPr id="371849345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1515340499" name="Picture"/>
+                                <pic:cNvPr id="371849345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104058839" name="Picture">
+                  <wp:docPr id="1187427011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104058839" name="Picture"/>
+                          <pic:cNvPr id="1187427011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594521970" name="Picture">
+                  <wp:docPr id="2028900024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594521970" name="Picture"/>
+                          <pic:cNvPr id="2028900024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960968654" name="Picture">
+                  <wp:docPr id="1585823141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960968654" name="Picture"/>
+                          <pic:cNvPr id="1585823141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519362135" name="Picture">
+                  <wp:docPr id="1895856459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519362135" name="Picture"/>
+                          <pic:cNvPr id="1895856459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150877649" name="Picture">
+                  <wp:docPr id="558210905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150877649" name="Picture"/>
+                          <pic:cNvPr id="558210905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1242441700" name="Picture">
+                        <wp:docPr id="1935119090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1242441700" name="Picture"/>
+                                <pic:cNvPr id="1935119090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="45051924" name="Picture">
+                        <wp:docPr id="1261800819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="45051924" name="Picture"/>
+                                <pic:cNvPr id="1261800819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="513397345" name="Picture">
+                        <wp:docPr id="53945303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="513397345" name="Picture"/>
+                                <pic:cNvPr id="53945303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="582305262" name="Picture">
+                        <wp:docPr id="1987793917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="582305262" name="Picture"/>
+                                <pic:cNvPr id="1987793917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2142335848" name="Picture">
+                        <wp:docPr id="1103520048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2142335848" name="Picture"/>
+                                <pic:cNvPr id="1103520048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2087686569" name="Picture">
+                        <wp:docPr id="104248822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2087686569" name="Picture"/>
+                                <pic:cNvPr id="104248822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1302225067" name="Picture">
+                        <wp:docPr id="995233716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1302225067" name="Picture"/>
+                                <pic:cNvPr id="995233716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="576621762" name="Picture">
+                        <wp:docPr id="325532055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="576621762" name="Picture"/>
+                                <pic:cNvPr id="325532055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1810350409" name="Picture">
+                        <wp:docPr id="1919304609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1810350409" name="Picture"/>
+                                <pic:cNvPr id="1919304609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="286392804" name="Picture">
+                        <wp:docPr id="1023519439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="286392804" name="Picture"/>
+                                <pic:cNvPr id="1023519439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="935705182" name="Picture">
+                        <wp:docPr id="346578449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="935705182" name="Picture"/>
+                                <pic:cNvPr id="346578449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="669133535" name="Picture">
+                        <wp:docPr id="478924853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="669133535" name="Picture"/>
+                                <pic:cNvPr id="478924853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="80701162" name="Picture">
+                        <wp:docPr id="412429230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="80701162" name="Picture"/>
+                                <pic:cNvPr id="412429230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1312552715" name="Picture">
+                        <wp:docPr id="1280084595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1312552715" name="Picture"/>
+                                <pic:cNvPr id="1280084595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1922221556" name="Picture">
+                        <wp:docPr id="1814676397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1922221556" name="Picture"/>
+                                <pic:cNvPr id="1814676397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550934484" name="Picture">
+                  <wp:docPr id="101943358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550934484" name="Picture"/>
+                          <pic:cNvPr id="101943358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670343022" name="Picture">
+                  <wp:docPr id="1973964786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670343022" name="Picture"/>
+                          <pic:cNvPr id="1973964786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143427034" name="Picture">
+                  <wp:docPr id="952438416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143427034" name="Picture"/>
+                          <pic:cNvPr id="952438416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698396821" name="Picture">
+                  <wp:docPr id="2004505950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698396821" name="Picture"/>
+                          <pic:cNvPr id="2004505950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984461201" name="Picture">
+                  <wp:docPr id="1995233192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984461201" name="Picture"/>
+                          <pic:cNvPr id="1995233192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031890682" name="Picture">
+                  <wp:docPr id="1080678524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031890682" name="Picture"/>
+                          <pic:cNvPr id="1080678524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1010173556" name="Picture">
+                        <wp:docPr id="1357915783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1010173556" name="Picture"/>
+                                <pic:cNvPr id="1357915783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="822491128" name="Picture">
+                        <wp:docPr id="1206208319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="822491128" name="Picture"/>
+                                <pic:cNvPr id="1206208319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20150,57 +20150,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76479440" name="Picture">
+                  <wp:docPr id="3871512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76479440" name="Picture"/>
+                          <pic:cNvPr id="3871512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20239,57 +20239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445595887" name="Picture">
+                  <wp:docPr id="1852474178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445595887" name="Picture"/>
+                          <pic:cNvPr id="1852474178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20883,57 +20883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452494373" name="Picture">
+                  <wp:docPr id="64744719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452494373" name="Picture"/>
+                          <pic:cNvPr id="64744719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21881,57 +21881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118877867" name="Picture">
+                  <wp:docPr id="1666891161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118877867" name="Picture"/>
+                          <pic:cNvPr id="1666891161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21984,57 +21984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851588595" name="Picture">
+                  <wp:docPr id="1519858271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851588595" name="Picture"/>
+                          <pic:cNvPr id="1519858271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23365,57 +23365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353155338" name="Picture">
+                  <wp:docPr id="2099140654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353155338" name="Picture"/>
+                          <pic:cNvPr id="2099140654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24527,57 +24527,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="978582621" name="Picture">
+                        <wp:docPr id="724264625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="978582621" name="Picture"/>
+                                <pic:cNvPr id="724264625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25502,57 +25502,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1362364414" name="Picture">
+                        <wp:docPr id="1085153046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1362364414" name="Picture"/>
+                                <pic:cNvPr id="1085153046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26911,57 +26911,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913953617" name="Picture">
+                  <wp:docPr id="1621519341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913953617" name="Picture"/>
+                          <pic:cNvPr id="1621519341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27000,57 +27000,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206681919" name="Picture">
+                  <wp:docPr id="1466665634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206681919" name="Picture"/>
+                          <pic:cNvPr id="1466665634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102245361" name="Picture">
+                  <wp:docPr id="917215605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102245361" name="Picture"/>
+                          <pic:cNvPr id="917215605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28741,57 +28741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532091519" name="Picture">
+                  <wp:docPr id="1571880291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532091519" name="Picture"/>
+                          <pic:cNvPr id="1571880291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_21.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597696166" name="Picture">
+                  <wp:docPr id="1819356717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597696166" name="Picture"/>
+                          <pic:cNvPr id="1819356717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30308,57 +30308,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349395898" name="Picture">
+                  <wp:docPr id="444451177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349395898" name="Picture"/>
+                          <pic:cNvPr id="444451177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_20.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31515,57 +31515,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2094955632" name="Picture">
+                        <wp:docPr id="997980438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2094955632" name="Picture"/>
+                                <pic:cNvPr id="997980438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33547,57 +33547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403986109" name="Picture">
+                  <wp:docPr id="1077230434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403986109" name="Picture"/>
+                          <pic:cNvPr id="1077230434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33627,57 +33627,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753570953" name="Picture">
+                  <wp:docPr id="1170573092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753570953" name="Picture"/>
+                          <pic:cNvPr id="1170573092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34172,57 +34172,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639856706" name="Picture">
+                  <wp:docPr id="2012821477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639856706" name="Picture"/>
+                          <pic:cNvPr id="2012821477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36071,57 +36071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062778512" name="Picture">
+                  <wp:docPr id="746813071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062778512" name="Picture"/>
+                          <pic:cNvPr id="746813071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36160,57 +36160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112607972" name="Picture">
+                  <wp:docPr id="1159084188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112607972" name="Picture"/>
+                          <pic:cNvPr id="1159084188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36804,57 +36804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081542779" name="Picture">
+                  <wp:docPr id="2079226308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081542779" name="Picture"/>
+                          <pic:cNvPr id="2079226308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37802,57 +37802,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1394917984" name="Picture">
+                  <wp:docPr id="1183497791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1394917984" name="Picture"/>
+                          <pic:cNvPr id="1183497791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37905,57 +37905,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640733377" name="Picture">
+                  <wp:docPr id="768149597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640733377" name="Picture"/>
+                          <pic:cNvPr id="768149597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39282,57 +39282,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032682076" name="Picture">
+                  <wp:docPr id="475459636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032682076" name="Picture"/>
+                          <pic:cNvPr id="475459636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40425,57 +40425,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1911655935" name="Picture">
+                        <wp:docPr id="374967888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1911655935" name="Picture"/>
+                                <pic:cNvPr id="374967888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41786,57 +41786,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670586375" name="Picture">
+                  <wp:docPr id="1025838079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670586375" name="Picture"/>
+                          <pic:cNvPr id="1025838079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41875,57 +41875,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219459140" name="Picture">
+                  <wp:docPr id="14705880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219459140" name="Picture"/>
+                          <pic:cNvPr id="14705880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42519,57 +42519,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420303057" name="Picture">
+                  <wp:docPr id="427847639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420303057" name="Picture"/>
+                          <pic:cNvPr id="427847639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43517,57 +43517,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348022222" name="Picture">
+                  <wp:docPr id="113948432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348022222" name="Picture"/>
+                          <pic:cNvPr id="113948432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43620,57 +43620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087738377" name="Picture">
+                  <wp:docPr id="493911128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087738377" name="Picture"/>
+                          <pic:cNvPr id="493911128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44997,57 +44997,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080237927" name="Picture">
+                  <wp:docPr id="1089095056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080237927" name="Picture"/>
+                          <pic:cNvPr id="1089095056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46140,57 +46140,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1370702524" name="Picture">
+                        <wp:docPr id="840233394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1370702524" name="Picture"/>
+                                <pic:cNvPr id="840233394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47361,57 +47361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158595018" name="Picture">
+                  <wp:docPr id="541123749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158595018" name="Picture"/>
+                          <pic:cNvPr id="541123749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47432,57 +47432,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530381233" name="Picture">
+                  <wp:docPr id="1297098495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530381233" name="Picture"/>
+                          <pic:cNvPr id="1297098495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47846,57 +47846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161732404" name="Picture">
+                  <wp:docPr id="1656163070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161732404" name="Picture"/>
+                          <pic:cNvPr id="1656163070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>