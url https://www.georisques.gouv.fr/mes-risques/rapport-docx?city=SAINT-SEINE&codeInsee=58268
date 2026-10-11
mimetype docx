--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344928116" name="Picture">
+                  <wp:docPr id="249234463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344928116" name="Picture"/>
+                          <pic:cNvPr id="249234463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750846784" name="Picture">
+                  <wp:docPr id="745879267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750846784" name="Picture"/>
+                          <pic:cNvPr id="745879267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2063682542" name="Picture">
+                        <wp:docPr id="1044901087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2063682542" name="Picture"/>
+                                <pic:cNvPr id="1044901087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915347844" name="Picture">
+                  <wp:docPr id="1141521275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915347844" name="Picture"/>
+                          <pic:cNvPr id="1141521275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139582070" name="Picture">
+                  <wp:docPr id="24212670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139582070" name="Picture"/>
+                          <pic:cNvPr id="24212670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741288126" name="Picture">
+                  <wp:docPr id="982660283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741288126" name="Picture"/>
+                          <pic:cNvPr id="982660283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598963550" name="Picture">
+                  <wp:docPr id="18277911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598963550" name="Picture"/>
+                          <pic:cNvPr id="18277911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475113327" name="Picture">
+                  <wp:docPr id="1509809721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475113327" name="Picture"/>
+                          <pic:cNvPr id="1509809721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="277837264" name="Picture">
+                        <wp:docPr id="241800577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="277837264" name="Picture"/>
+                                <pic:cNvPr id="241800577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="270081432" name="Picture">
+                        <wp:docPr id="2007058421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="270081432" name="Picture"/>
+                                <pic:cNvPr id="2007058421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="919996272" name="Picture">
+                        <wp:docPr id="766133386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="919996272" name="Picture"/>
+                                <pic:cNvPr id="766133386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="735161082" name="Picture">
+                        <wp:docPr id="193678451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="735161082" name="Picture"/>
+                                <pic:cNvPr id="193678451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="296686133" name="Picture">
+                        <wp:docPr id="727790958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="296686133" name="Picture"/>
+                                <pic:cNvPr id="727790958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="455137484" name="Picture">
+                        <wp:docPr id="1835758101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="455137484" name="Picture"/>
+                                <pic:cNvPr id="1835758101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1524779370" name="Picture">
+                        <wp:docPr id="1309739725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1524779370" name="Picture"/>
+                                <pic:cNvPr id="1309739725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="321353441" name="Picture">
+                        <wp:docPr id="2052731939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="321353441" name="Picture"/>
+                                <pic:cNvPr id="2052731939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="611514194" name="Picture">
+                        <wp:docPr id="1407462909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="611514194" name="Picture"/>
+                                <pic:cNvPr id="1407462909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="611834248" name="Picture">
+                        <wp:docPr id="2057200601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="611834248" name="Picture"/>
+                                <pic:cNvPr id="2057200601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="447584619" name="Picture">
+                        <wp:docPr id="614857492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="447584619" name="Picture"/>
+                                <pic:cNvPr id="614857492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1039165450" name="Picture">
+                        <wp:docPr id="258577529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1039165450" name="Picture"/>
+                                <pic:cNvPr id="258577529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1946723396" name="Picture">
+                        <wp:docPr id="794442235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1946723396" name="Picture"/>
+                                <pic:cNvPr id="794442235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1798024133" name="Picture">
+                        <wp:docPr id="556235592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1798024133" name="Picture"/>
+                                <pic:cNvPr id="556235592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2079838426" name="Picture">
+                        <wp:docPr id="1706517317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2079838426" name="Picture"/>
+                                <pic:cNvPr id="1706517317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572975563" name="Picture">
+                  <wp:docPr id="1747131578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572975563" name="Picture"/>
+                          <pic:cNvPr id="1747131578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726799789" name="Picture">
+                  <wp:docPr id="464763787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726799789" name="Picture"/>
+                          <pic:cNvPr id="464763787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114800999" name="Picture">
+                  <wp:docPr id="1074779877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114800999" name="Picture"/>
+                          <pic:cNvPr id="1074779877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660221709" name="Picture">
+                  <wp:docPr id="1893095787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660221709" name="Picture"/>
+                          <pic:cNvPr id="1893095787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637912918" name="Picture">
+                  <wp:docPr id="1950847142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637912918" name="Picture"/>
+                          <pic:cNvPr id="1950847142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970894388" name="Picture">
+                  <wp:docPr id="509159192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970894388" name="Picture"/>
+                          <pic:cNvPr id="509159192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2024497802" name="Picture">
+                        <wp:docPr id="1242694440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2024497802" name="Picture"/>
+                                <pic:cNvPr id="1242694440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692431696" name="Picture">
+                  <wp:docPr id="693810281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692431696" name="Picture"/>
+                          <pic:cNvPr id="693810281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140611298" name="Picture">
+                  <wp:docPr id="889832382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140611298" name="Picture"/>
+                          <pic:cNvPr id="889832382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738001494" name="Picture">
+                  <wp:docPr id="1868078452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738001494" name="Picture"/>
+                          <pic:cNvPr id="1868078452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316282753" name="Picture">
+                  <wp:docPr id="955890518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316282753" name="Picture"/>
+                          <pic:cNvPr id="955890518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48472397" name="Picture">
+                  <wp:docPr id="1863282105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48472397" name="Picture"/>
+                          <pic:cNvPr id="1863282105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255919387" name="Picture">
+                  <wp:docPr id="2144659360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255919387" name="Picture"/>
+                          <pic:cNvPr id="2144659360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="106663237" name="Picture">
+                        <wp:docPr id="875067488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="106663237" name="Picture"/>
+                                <pic:cNvPr id="875067488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="432594716" name="Picture">
+                        <wp:docPr id="1008308320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="432594716" name="Picture"/>
+                                <pic:cNvPr id="1008308320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1134778565" name="Picture">
+                  <wp:docPr id="1258624251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1134778565" name="Picture"/>
+                          <pic:cNvPr id="1258624251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024015737" name="Picture">
+                  <wp:docPr id="1615623203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024015737" name="Picture"/>
+                          <pic:cNvPr id="1615623203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231146683" name="Picture">
+                  <wp:docPr id="731576662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231146683" name="Picture"/>
+                          <pic:cNvPr id="731576662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484210721" name="Picture">
+                  <wp:docPr id="459901908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484210721" name="Picture"/>
+                          <pic:cNvPr id="459901908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451664791" name="Picture">
+                  <wp:docPr id="867418090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451664791" name="Picture"/>
+                          <pic:cNvPr id="867418090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493246201" name="Picture">
+                  <wp:docPr id="838379297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493246201" name="Picture"/>
+                          <pic:cNvPr id="838379297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="560872972" name="Picture">
+                        <wp:docPr id="1877011309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="560872972" name="Picture"/>
+                                <pic:cNvPr id="1877011309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899545648" name="Picture">
+                  <wp:docPr id="458590239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899545648" name="Picture"/>
+                          <pic:cNvPr id="458590239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134754861" name="Picture">
+                  <wp:docPr id="1410354084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134754861" name="Picture"/>
+                          <pic:cNvPr id="1410354084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933861795" name="Picture">
+                  <wp:docPr id="1754668900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933861795" name="Picture"/>
+                          <pic:cNvPr id="1754668900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728654380" name="Picture">
+                  <wp:docPr id="275865075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728654380" name="Picture"/>
+                          <pic:cNvPr id="275865075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078254474" name="Picture">
+                  <wp:docPr id="1867569263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078254474" name="Picture"/>
+                          <pic:cNvPr id="1867569263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907360164" name="Picture">
+                  <wp:docPr id="1998920945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907360164" name="Picture"/>
+                          <pic:cNvPr id="1998920945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1706865084" name="Picture">
+                        <wp:docPr id="1576883644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1706865084" name="Picture"/>
+                                <pic:cNvPr id="1576883644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37376,57 +37376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055930552" name="Picture">
+                  <wp:docPr id="39852134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055930552" name="Picture"/>
+                          <pic:cNvPr id="39852134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37465,57 +37465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273117199" name="Picture">
+                  <wp:docPr id="1700145153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273117199" name="Picture"/>
+                          <pic:cNvPr id="1700145153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143843115" name="Picture">
+                  <wp:docPr id="1449624378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143843115" name="Picture"/>
+                          <pic:cNvPr id="1449624378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39005,57 +39005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934393434" name="Picture">
+                  <wp:docPr id="1064469140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934393434" name="Picture"/>
+                          <pic:cNvPr id="1064469140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,57 +39108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281322085" name="Picture">
+                  <wp:docPr id="408962486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281322085" name="Picture"/>
+                          <pic:cNvPr id="408962486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40431,57 +40431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108814045" name="Picture">
+                  <wp:docPr id="978761589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108814045" name="Picture"/>
+                          <pic:cNvPr id="978761589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857609213" name="Picture">
+                  <wp:docPr id="545327228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857609213" name="Picture"/>
+                          <pic:cNvPr id="545327228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997381378" name="Picture">
+                  <wp:docPr id="2078790418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997381378" name="Picture"/>
+                          <pic:cNvPr id="2078790418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41551,57 +41551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119536030" name="Picture">
+                  <wp:docPr id="1747460324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119536030" name="Picture"/>
+                          <pic:cNvPr id="1747460324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>