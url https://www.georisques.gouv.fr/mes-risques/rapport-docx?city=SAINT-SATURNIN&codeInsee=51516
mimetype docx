--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121276888" name="Picture">
+                  <wp:docPr id="777030579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121276888" name="Picture"/>
+                          <pic:cNvPr id="777030579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716442610" name="Picture">
+                  <wp:docPr id="590899886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716442610" name="Picture"/>
+                          <pic:cNvPr id="590899886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="761864372" name="Picture">
+                        <wp:docPr id="2128500923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="761864372" name="Picture"/>
+                                <pic:cNvPr id="2128500923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74002985" name="Picture">
+                  <wp:docPr id="1959059674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74002985" name="Picture"/>
+                          <pic:cNvPr id="1959059674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135152612" name="Picture">
+                  <wp:docPr id="752446578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135152612" name="Picture"/>
+                          <pic:cNvPr id="752446578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741485430" name="Picture">
+                  <wp:docPr id="641745637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741485430" name="Picture"/>
+                          <pic:cNvPr id="641745637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285922270" name="Picture">
+                  <wp:docPr id="1351556644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285922270" name="Picture"/>
+                          <pic:cNvPr id="1351556644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428688501" name="Picture">
+                  <wp:docPr id="50392491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428688501" name="Picture"/>
+                          <pic:cNvPr id="50392491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355004700" name="Picture">
+                        <wp:docPr id="565392631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355004700" name="Picture"/>
+                                <pic:cNvPr id="565392631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1968232891" name="Picture">
+                        <wp:docPr id="1574829217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1968232891" name="Picture"/>
+                                <pic:cNvPr id="1574829217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827148727" name="Picture">
+                        <wp:docPr id="49760579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827148727" name="Picture"/>
+                                <pic:cNvPr id="49760579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2128704089" name="Picture">
+                        <wp:docPr id="586946684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2128704089" name="Picture"/>
+                                <pic:cNvPr id="586946684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1522811631" name="Picture">
+                        <wp:docPr id="1460204698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1522811631" name="Picture"/>
+                                <pic:cNvPr id="1460204698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1288593221" name="Picture">
+                        <wp:docPr id="368093065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1288593221" name="Picture"/>
+                                <pic:cNvPr id="368093065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="965464422" name="Picture">
+                        <wp:docPr id="952875588" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="965464422" name="Picture"/>
+                                <pic:cNvPr id="952875588" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1672084635" name="Picture">
+                        <wp:docPr id="591829879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1672084635" name="Picture"/>
+                                <pic:cNvPr id="591829879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="983846553" name="Picture">
+                        <wp:docPr id="12545297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="983846553" name="Picture"/>
+                                <pic:cNvPr id="12545297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="366852778" name="Picture">
+                        <wp:docPr id="369331801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="366852778" name="Picture"/>
+                                <pic:cNvPr id="369331801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1898967383" name="Picture">
+                        <wp:docPr id="771022894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1898967383" name="Picture"/>
+                                <pic:cNvPr id="771022894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2045619453" name="Picture">
+                        <wp:docPr id="689572451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2045619453" name="Picture"/>
+                                <pic:cNvPr id="689572451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1858990447" name="Picture">
+                        <wp:docPr id="1403716034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1858990447" name="Picture"/>
+                                <pic:cNvPr id="1403716034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="921848554" name="Picture">
+                        <wp:docPr id="1715455093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="921848554" name="Picture"/>
+                                <pic:cNvPr id="1715455093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="446981085" name="Picture">
+                        <wp:docPr id="815772894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="446981085" name="Picture"/>
+                                <pic:cNvPr id="815772894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960680454" name="Picture">
+                  <wp:docPr id="1770883200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960680454" name="Picture"/>
+                          <pic:cNvPr id="1770883200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873158690" name="Picture">
+                  <wp:docPr id="1278560687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873158690" name="Picture"/>
+                          <pic:cNvPr id="1278560687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733204488" name="Picture">
+                  <wp:docPr id="1841029443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733204488" name="Picture"/>
+                          <pic:cNvPr id="1841029443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266648069" name="Picture">
+                  <wp:docPr id="3228870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266648069" name="Picture"/>
+                          <pic:cNvPr id="3228870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="555276365" name="Picture">
+                  <wp:docPr id="927285293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="555276365" name="Picture"/>
+                          <pic:cNvPr id="927285293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144935787" name="Picture">
+                  <wp:docPr id="1622335864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144935787" name="Picture"/>
+                          <pic:cNvPr id="1622335864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879759162" name="Picture">
+                        <wp:docPr id="365800642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879759162" name="Picture"/>
+                                <pic:cNvPr id="365800642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680300469" name="Picture">
+                  <wp:docPr id="380081210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680300469" name="Picture"/>
+                          <pic:cNvPr id="380081210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419380271" name="Picture">
+                  <wp:docPr id="1469338566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419380271" name="Picture"/>
+                          <pic:cNvPr id="1469338566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750971349" name="Picture">
+                  <wp:docPr id="793202250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750971349" name="Picture"/>
+                          <pic:cNvPr id="793202250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066351162" name="Picture">
+                  <wp:docPr id="1807730595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066351162" name="Picture"/>
+                          <pic:cNvPr id="1807730595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901803365" name="Picture">
+                  <wp:docPr id="1470186339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901803365" name="Picture"/>
+                          <pic:cNvPr id="1470186339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868773034" name="Picture">
+                  <wp:docPr id="1965107199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868773034" name="Picture"/>
+                          <pic:cNvPr id="1965107199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1649864444" name="Picture">
+                        <wp:docPr id="271869521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1649864444" name="Picture"/>
+                                <pic:cNvPr id="271869521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351687290" name="Picture">
+                  <wp:docPr id="1826010487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351687290" name="Picture"/>
+                          <pic:cNvPr id="1826010487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784848163" name="Picture">
+                  <wp:docPr id="2082720149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784848163" name="Picture"/>
+                          <pic:cNvPr id="2082720149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809194765" name="Picture">
+                  <wp:docPr id="1726799670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809194765" name="Picture"/>
+                          <pic:cNvPr id="1726799670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658348813" name="Picture">
+                  <wp:docPr id="1929034874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658348813" name="Picture"/>
+                          <pic:cNvPr id="1929034874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660072028" name="Picture">
+                  <wp:docPr id="1064292748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660072028" name="Picture"/>
+                          <pic:cNvPr id="1064292748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639607919" name="Picture">
+                  <wp:docPr id="693194449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639607919" name="Picture"/>
+                          <pic:cNvPr id="693194449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="14448804" name="Picture">
+                        <wp:docPr id="120285834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="14448804" name="Picture"/>
+                                <pic:cNvPr id="120285834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530628108" name="Picture">
+                  <wp:docPr id="615488376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530628108" name="Picture"/>
+                          <pic:cNvPr id="615488376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936625134" name="Picture">
+                  <wp:docPr id="1415711490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936625134" name="Picture"/>
+                          <pic:cNvPr id="1415711490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004719198" name="Picture">
+                  <wp:docPr id="1274832351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004719198" name="Picture"/>
+                          <pic:cNvPr id="1274832351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763535013" name="Picture">
+                  <wp:docPr id="1292814555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763535013" name="Picture"/>
+                          <pic:cNvPr id="1292814555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455522492" name="Picture">
+                  <wp:docPr id="1618809154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455522492" name="Picture"/>
+                          <pic:cNvPr id="1618809154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60116830" name="Picture">
+                  <wp:docPr id="1221228121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60116830" name="Picture"/>
+                          <pic:cNvPr id="1221228121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="819648620" name="Picture">
+                        <wp:docPr id="587595913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="819648620" name="Picture"/>
+                                <pic:cNvPr id="587595913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36397,57 +36397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533602366" name="Picture">
+                  <wp:docPr id="1416898960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533602366" name="Picture"/>
+                          <pic:cNvPr id="1416898960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36486,57 +36486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761148474" name="Picture">
+                  <wp:docPr id="1264733198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761148474" name="Picture"/>
+                          <pic:cNvPr id="1264733198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37130,57 +37130,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268875333" name="Picture">
+                  <wp:docPr id="1492324259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268875333" name="Picture"/>
+                          <pic:cNvPr id="1492324259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38188,57 +38188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137859862" name="Picture">
+                  <wp:docPr id="575203159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137859862" name="Picture"/>
+                          <pic:cNvPr id="575203159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40463,57 +40463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1107592210" name="Picture">
+                        <wp:docPr id="260991517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1107592210" name="Picture"/>
+                                <pic:cNvPr id="260991517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41758,57 +41758,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702775594" name="Picture">
+                  <wp:docPr id="607084984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702775594" name="Picture"/>
+                          <pic:cNvPr id="607084984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41829,57 +41829,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596861559" name="Picture">
+                  <wp:docPr id="1186269661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596861559" name="Picture"/>
+                          <pic:cNvPr id="1186269661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42243,57 +42243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251566704" name="Picture">
+                  <wp:docPr id="1717481639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251566704" name="Picture"/>
+                          <pic:cNvPr id="1717481639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>