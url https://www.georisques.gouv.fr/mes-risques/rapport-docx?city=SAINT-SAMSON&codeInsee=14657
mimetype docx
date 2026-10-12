--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975179772" name="Picture">
+                  <wp:docPr id="1774724913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975179772" name="Picture"/>
+                          <pic:cNvPr id="1774724913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365663619" name="Picture">
+                  <wp:docPr id="665831522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365663619" name="Picture"/>
+                          <pic:cNvPr id="665831522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2020868918" name="Picture">
+                        <wp:docPr id="1678336624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2020868918" name="Picture"/>
+                                <pic:cNvPr id="1678336624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469708819" name="Picture">
+                  <wp:docPr id="922204070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469708819" name="Picture"/>
+                          <pic:cNvPr id="922204070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730249978" name="Picture">
+                  <wp:docPr id="469588736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730249978" name="Picture"/>
+                          <pic:cNvPr id="469588736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124952026" name="Picture">
+                  <wp:docPr id="1069443081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124952026" name="Picture"/>
+                          <pic:cNvPr id="1069443081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533591873" name="Picture">
+                  <wp:docPr id="650598689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533591873" name="Picture"/>
+                          <pic:cNvPr id="650598689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52668875" name="Picture">
+                  <wp:docPr id="68420284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52668875" name="Picture"/>
+                          <pic:cNvPr id="68420284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="347686084" name="Picture">
+                        <wp:docPr id="1490127631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="347686084" name="Picture"/>
+                                <pic:cNvPr id="1490127631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="208019133" name="Picture">
+                        <wp:docPr id="918183026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="208019133" name="Picture"/>
+                                <pic:cNvPr id="918183026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1567087313" name="Picture">
+                        <wp:docPr id="1453628689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1567087313" name="Picture"/>
+                                <pic:cNvPr id="1453628689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="444445190" name="Picture">
+                        <wp:docPr id="1047945293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="444445190" name="Picture"/>
+                                <pic:cNvPr id="1047945293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1740764612" name="Picture">
+                        <wp:docPr id="1661389616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1740764612" name="Picture"/>
+                                <pic:cNvPr id="1661389616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1531773186" name="Picture">
+                        <wp:docPr id="373164690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1531773186" name="Picture"/>
+                                <pic:cNvPr id="373164690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1642917004" name="Picture">
+                        <wp:docPr id="1128219217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1642917004" name="Picture"/>
+                                <pic:cNvPr id="1128219217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="194340966" name="Picture">
+                        <wp:docPr id="324197764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="194340966" name="Picture"/>
+                                <pic:cNvPr id="324197764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="381002577" name="Picture">
+                        <wp:docPr id="2018376455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="381002577" name="Picture"/>
+                                <pic:cNvPr id="2018376455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1978497642" name="Picture">
+                        <wp:docPr id="338483813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1978497642" name="Picture"/>
+                                <pic:cNvPr id="338483813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="904376558" name="Picture">
+                        <wp:docPr id="1753844029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="904376558" name="Picture"/>
+                                <pic:cNvPr id="1753844029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="175341428" name="Picture">
+                        <wp:docPr id="2096605417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="175341428" name="Picture"/>
+                                <pic:cNvPr id="2096605417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1820471816" name="Picture">
+                        <wp:docPr id="1755159949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1820471816" name="Picture"/>
+                                <pic:cNvPr id="1755159949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1684595771" name="Picture">
+                        <wp:docPr id="797078320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1684595771" name="Picture"/>
+                                <pic:cNvPr id="797078320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2105687816" name="Picture">
+                        <wp:docPr id="2014116397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2105687816" name="Picture"/>
+                                <pic:cNvPr id="2014116397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098929169" name="Picture">
+                  <wp:docPr id="1546854766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098929169" name="Picture"/>
+                          <pic:cNvPr id="1546854766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644504968" name="Picture">
+                  <wp:docPr id="1486796497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644504968" name="Picture"/>
+                          <pic:cNvPr id="1486796497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288574648" name="Picture">
+                  <wp:docPr id="1817340079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288574648" name="Picture"/>
+                          <pic:cNvPr id="1817340079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363932531" name="Picture">
+                  <wp:docPr id="1094505807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363932531" name="Picture"/>
+                          <pic:cNvPr id="1094505807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857301042" name="Picture">
+                  <wp:docPr id="1821521251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857301042" name="Picture"/>
+                          <pic:cNvPr id="1821521251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720445144" name="Picture">
+                  <wp:docPr id="761845918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720445144" name="Picture"/>
+                          <pic:cNvPr id="761845918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="123790331" name="Picture">
+                        <wp:docPr id="124784644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="123790331" name="Picture"/>
+                                <pic:cNvPr id="124784644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198595429" name="Picture">
+                  <wp:docPr id="1346058596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198595429" name="Picture"/>
+                          <pic:cNvPr id="1346058596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298256887" name="Picture">
+                  <wp:docPr id="168674073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298256887" name="Picture"/>
+                          <pic:cNvPr id="168674073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297295631" name="Picture">
+                  <wp:docPr id="234492524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297295631" name="Picture"/>
+                          <pic:cNvPr id="234492524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118078841" name="Picture">
+                  <wp:docPr id="1249791139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118078841" name="Picture"/>
+                          <pic:cNvPr id="1249791139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437787453" name="Picture">
+                  <wp:docPr id="772501012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437787453" name="Picture"/>
+                          <pic:cNvPr id="772501012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900624290" name="Picture">
+                  <wp:docPr id="2074739571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900624290" name="Picture"/>
+                          <pic:cNvPr id="2074739571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1228076962" name="Picture">
+                        <wp:docPr id="81481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1228076962" name="Picture"/>
+                                <pic:cNvPr id="81481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802086932" name="Picture">
+                  <wp:docPr id="333768499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802086932" name="Picture"/>
+                          <pic:cNvPr id="333768499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513909236" name="Picture">
+                  <wp:docPr id="1363500507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513909236" name="Picture"/>
+                          <pic:cNvPr id="1363500507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22610681" name="Picture">
+                  <wp:docPr id="227097346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22610681" name="Picture"/>
+                          <pic:cNvPr id="227097346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779134564" name="Picture">
+                  <wp:docPr id="838337080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779134564" name="Picture"/>
+                          <pic:cNvPr id="838337080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910276173" name="Picture">
+                  <wp:docPr id="1457329588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910276173" name="Picture"/>
+                          <pic:cNvPr id="1457329588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616000528" name="Picture">
+                  <wp:docPr id="1019493647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616000528" name="Picture"/>
+                          <pic:cNvPr id="1019493647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2007548367" name="Picture">
+                        <wp:docPr id="1560637339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2007548367" name="Picture"/>
+                                <pic:cNvPr id="1560637339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31943,57 +31943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486375139" name="Picture">
+                  <wp:docPr id="1264442382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486375139" name="Picture"/>
+                          <pic:cNvPr id="1264442382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32014,57 +32014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1930489689" name="Picture">
+                  <wp:docPr id="88676081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1930489689" name="Picture"/>
+                          <pic:cNvPr id="88676081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32482,57 +32482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107820109" name="Picture">
+                  <wp:docPr id="1934018676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107820109" name="Picture"/>
+                          <pic:cNvPr id="1934018676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33641,57 +33641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954942259" name="Picture">
+                  <wp:docPr id="493773966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954942259" name="Picture"/>
+                          <pic:cNvPr id="493773966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33730,57 +33730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597149" name="Picture">
+                  <wp:docPr id="1348278092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597149" name="Picture"/>
+                          <pic:cNvPr id="1348278092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34374,57 +34374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098216197" name="Picture">
+                  <wp:docPr id="362639451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098216197" name="Picture"/>
+                          <pic:cNvPr id="362639451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35372,57 +35372,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364850062" name="Picture">
+                  <wp:docPr id="657909741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364850062" name="Picture"/>
+                          <pic:cNvPr id="657909741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35475,57 +35475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468588884" name="Picture">
+                  <wp:docPr id="151785687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468588884" name="Picture"/>
+                          <pic:cNvPr id="151785687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36852,57 +36852,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601688734" name="Picture">
+                  <wp:docPr id="728289703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601688734" name="Picture"/>
+                          <pic:cNvPr id="728289703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37995,57 +37995,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="577789121" name="Picture">
+                        <wp:docPr id="1250358602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="577789121" name="Picture"/>
+                                <pic:cNvPr id="1250358602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39356,57 +39356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128447797" name="Picture">
+                  <wp:docPr id="655290452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128447797" name="Picture"/>
+                          <pic:cNvPr id="655290452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39445,57 +39445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899199338" name="Picture">
+                  <wp:docPr id="976032862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899199338" name="Picture"/>
+                          <pic:cNvPr id="976032862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40089,57 +40089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547720365" name="Picture">
+                  <wp:docPr id="1919995524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547720365" name="Picture"/>
+                          <pic:cNvPr id="1919995524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41087,57 +41087,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276153645" name="Picture">
+                  <wp:docPr id="2092800304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276153645" name="Picture"/>
+                          <pic:cNvPr id="2092800304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41190,57 +41190,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060482820" name="Picture">
+                  <wp:docPr id="1007179082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060482820" name="Picture"/>
+                          <pic:cNvPr id="1007179082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42567,57 +42567,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035104131" name="Picture">
+                  <wp:docPr id="1431828578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035104131" name="Picture"/>
+                          <pic:cNvPr id="1431828578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43710,57 +43710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="531771332" name="Picture">
+                        <wp:docPr id="903135905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="531771332" name="Picture"/>
+                                <pic:cNvPr id="903135905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44931,57 +44931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835880390" name="Picture">
+                  <wp:docPr id="1605019793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835880390" name="Picture"/>
+                          <pic:cNvPr id="1605019793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45002,57 +45002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932058904" name="Picture">
+                  <wp:docPr id="788326798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932058904" name="Picture"/>
+                          <pic:cNvPr id="788326798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45416,57 +45416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111346036" name="Picture">
+                  <wp:docPr id="1728179294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111346036" name="Picture"/>
+                          <pic:cNvPr id="1728179294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>