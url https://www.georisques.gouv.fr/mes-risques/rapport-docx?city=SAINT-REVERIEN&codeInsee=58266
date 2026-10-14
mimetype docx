--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705980185" name="Picture">
+                  <wp:docPr id="1176018097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705980185" name="Picture"/>
+                          <pic:cNvPr id="1176018097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669170918" name="Picture">
+                  <wp:docPr id="1714647326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669170918" name="Picture"/>
+                          <pic:cNvPr id="1714647326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="620011637" name="Picture">
+                        <wp:docPr id="1508557609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="620011637" name="Picture"/>
+                                <pic:cNvPr id="1508557609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578583134" name="Picture">
+                  <wp:docPr id="884069470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578583134" name="Picture"/>
+                          <pic:cNvPr id="884069470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027204304" name="Picture">
+                  <wp:docPr id="2122122640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027204304" name="Picture"/>
+                          <pic:cNvPr id="2122122640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474677921" name="Picture">
+                  <wp:docPr id="647346399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474677921" name="Picture"/>
+                          <pic:cNvPr id="647346399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120574732" name="Picture">
+                  <wp:docPr id="180242057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120574732" name="Picture"/>
+                          <pic:cNvPr id="180242057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897324307" name="Picture">
+                  <wp:docPr id="1320459717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897324307" name="Picture"/>
+                          <pic:cNvPr id="1320459717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="327165775" name="Picture">
+                        <wp:docPr id="1298020152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="327165775" name="Picture"/>
+                                <pic:cNvPr id="1298020152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1900837647" name="Picture">
+                        <wp:docPr id="2054926045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1900837647" name="Picture"/>
+                                <pic:cNvPr id="2054926045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1723720027" name="Picture">
+                        <wp:docPr id="891455718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1723720027" name="Picture"/>
+                                <pic:cNvPr id="891455718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1409380302" name="Picture">
+                        <wp:docPr id="382943647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1409380302" name="Picture"/>
+                                <pic:cNvPr id="382943647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="135549846" name="Picture">
+                        <wp:docPr id="1073528345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="135549846" name="Picture"/>
+                                <pic:cNvPr id="1073528345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2091770406" name="Picture">
+                        <wp:docPr id="1987139734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2091770406" name="Picture"/>
+                                <pic:cNvPr id="1987139734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1466997026" name="Picture">
+                        <wp:docPr id="1175984091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1466997026" name="Picture"/>
+                                <pic:cNvPr id="1175984091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="860674722" name="Picture">
+                        <wp:docPr id="398246676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="860674722" name="Picture"/>
+                                <pic:cNvPr id="398246676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1379440805" name="Picture">
+                        <wp:docPr id="443273101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1379440805" name="Picture"/>
+                                <pic:cNvPr id="443273101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1410494838" name="Picture">
+                        <wp:docPr id="1258060831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1410494838" name="Picture"/>
+                                <pic:cNvPr id="1258060831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="73814529" name="Picture">
+                        <wp:docPr id="3808195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="73814529" name="Picture"/>
+                                <pic:cNvPr id="3808195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="755337543" name="Picture">
+                        <wp:docPr id="1881154137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="755337543" name="Picture"/>
+                                <pic:cNvPr id="1881154137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1063356481" name="Picture">
+                        <wp:docPr id="1880553375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1063356481" name="Picture"/>
+                                <pic:cNvPr id="1880553375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1754786285" name="Picture">
+                        <wp:docPr id="1394010651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1754786285" name="Picture"/>
+                                <pic:cNvPr id="1394010651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2045399028" name="Picture">
+                        <wp:docPr id="1629264296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2045399028" name="Picture"/>
+                                <pic:cNvPr id="1629264296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649590844" name="Picture">
+                  <wp:docPr id="714721677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649590844" name="Picture"/>
+                          <pic:cNvPr id="714721677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254093001" name="Picture">
+                  <wp:docPr id="905430950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254093001" name="Picture"/>
+                          <pic:cNvPr id="905430950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658169877" name="Picture">
+                  <wp:docPr id="839006869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658169877" name="Picture"/>
+                          <pic:cNvPr id="839006869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934572818" name="Picture">
+                  <wp:docPr id="2109208024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934572818" name="Picture"/>
+                          <pic:cNvPr id="2109208024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682423738" name="Picture">
+                  <wp:docPr id="2132778496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682423738" name="Picture"/>
+                          <pic:cNvPr id="2132778496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140561262" name="Picture">
+                  <wp:docPr id="10135342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140561262" name="Picture"/>
+                          <pic:cNvPr id="10135342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="767439" name="Picture">
+                        <wp:docPr id="708829546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="767439" name="Picture"/>
+                                <pic:cNvPr id="708829546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583069818" name="Picture">
+                  <wp:docPr id="1280052039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583069818" name="Picture"/>
+                          <pic:cNvPr id="1280052039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259582035" name="Picture">
+                  <wp:docPr id="909673724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259582035" name="Picture"/>
+                          <pic:cNvPr id="909673724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376165171" name="Picture">
+                  <wp:docPr id="1675171808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376165171" name="Picture"/>
+                          <pic:cNvPr id="1675171808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537129704" name="Picture">
+                  <wp:docPr id="1574905307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537129704" name="Picture"/>
+                          <pic:cNvPr id="1574905307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102241838" name="Picture">
+                  <wp:docPr id="314550962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102241838" name="Picture"/>
+                          <pic:cNvPr id="314550962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556417196" name="Picture">
+                  <wp:docPr id="256516540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556417196" name="Picture"/>
+                          <pic:cNvPr id="256516540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="199129222" name="Picture">
+                        <wp:docPr id="1315977609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="199129222" name="Picture"/>
+                                <pic:cNvPr id="1315977609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815106230" name="Picture">
+                  <wp:docPr id="1567439190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815106230" name="Picture"/>
+                          <pic:cNvPr id="1567439190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928314560" name="Picture">
+                  <wp:docPr id="1437226318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928314560" name="Picture"/>
+                          <pic:cNvPr id="1437226318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442864990" name="Picture">
+                  <wp:docPr id="1144553428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442864990" name="Picture"/>
+                          <pic:cNvPr id="1144553428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669282122" name="Picture">
+                  <wp:docPr id="1892856597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669282122" name="Picture"/>
+                          <pic:cNvPr id="1892856597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914161" name="Picture">
+                  <wp:docPr id="302044795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914161" name="Picture"/>
+                          <pic:cNvPr id="302044795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968791627" name="Picture">
+                  <wp:docPr id="802320070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968791627" name="Picture"/>
+                          <pic:cNvPr id="802320070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1003224583" name="Picture">
+                        <wp:docPr id="1748615898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1003224583" name="Picture"/>
+                                <pic:cNvPr id="1748615898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31717,57 +31717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976138947" name="Picture">
+                  <wp:docPr id="1106474518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976138947" name="Picture"/>
+                          <pic:cNvPr id="1106474518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31806,57 +31806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437630916" name="Picture">
+                  <wp:docPr id="908940565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437630916" name="Picture"/>
+                          <pic:cNvPr id="908940565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32450,57 +32450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829384371" name="Picture">
+                  <wp:docPr id="270827032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829384371" name="Picture"/>
+                          <pic:cNvPr id="270827032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33448,57 +33448,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462280713" name="Picture">
+                  <wp:docPr id="573512427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462280713" name="Picture"/>
+                          <pic:cNvPr id="573512427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739776951" name="Picture">
+                  <wp:docPr id="1724412896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739776951" name="Picture"/>
+                          <pic:cNvPr id="1724412896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34928,57 +34928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755244170" name="Picture">
+                  <wp:docPr id="640173047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755244170" name="Picture"/>
+                          <pic:cNvPr id="640173047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36071,57 +36071,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="645370148" name="Picture">
+                        <wp:docPr id="1288870040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="645370148" name="Picture"/>
+                                <pic:cNvPr id="1288870040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37439,57 +37439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718586991" name="Picture">
+                  <wp:docPr id="582620481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718586991" name="Picture"/>
+                          <pic:cNvPr id="582620481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37528,57 +37528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081152311" name="Picture">
+                  <wp:docPr id="2062835670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081152311" name="Picture"/>
+                          <pic:cNvPr id="2062835670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38160,57 +38160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111302851" name="Picture">
+                  <wp:docPr id="1488913595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111302851" name="Picture"/>
+                          <pic:cNvPr id="1488913595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39104,57 +39104,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356416112" name="Picture">
+                  <wp:docPr id="164093266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356416112" name="Picture"/>
+                          <pic:cNvPr id="164093266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39216,57 +39216,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880785737" name="Picture">
+                  <wp:docPr id="225563810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880785737" name="Picture"/>
+                          <pic:cNvPr id="225563810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40875,57 +40875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="779322473" name="Picture">
+                  <wp:docPr id="1788573301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="779322473" name="Picture"/>
+                          <pic:cNvPr id="1788573301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42054,57 +42054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401741864" name="Picture">
+                  <wp:docPr id="89191717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401741864" name="Picture"/>
+                          <pic:cNvPr id="89191717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42134,57 +42134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924599384" name="Picture">
+                  <wp:docPr id="1897079464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924599384" name="Picture"/>
+                          <pic:cNvPr id="1897079464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823747800" name="Picture">
+                  <wp:docPr id="2079878169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823747800" name="Picture"/>
+                          <pic:cNvPr id="2079878169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>