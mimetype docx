--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840893798" name="Picture">
+                  <wp:docPr id="291733683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840893798" name="Picture"/>
+                          <pic:cNvPr id="291733683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018335840" name="Picture">
+                  <wp:docPr id="318986021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018335840" name="Picture"/>
+                          <pic:cNvPr id="318986021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1181452903" name="Picture">
+                        <wp:docPr id="1654375551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1181452903" name="Picture"/>
+                                <pic:cNvPr id="1654375551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575621376" name="Picture">
+                  <wp:docPr id="831139056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575621376" name="Picture"/>
+                          <pic:cNvPr id="831139056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292949246" name="Picture">
+                  <wp:docPr id="1842813760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292949246" name="Picture"/>
+                          <pic:cNvPr id="1842813760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1685795588" name="Picture">
+                  <wp:docPr id="1703815275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1685795588" name="Picture"/>
+                          <pic:cNvPr id="1703815275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510385340" name="Picture">
+                  <wp:docPr id="1220804077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510385340" name="Picture"/>
+                          <pic:cNvPr id="1220804077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426044351" name="Picture">
+                  <wp:docPr id="854559964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426044351" name="Picture"/>
+                          <pic:cNvPr id="854559964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="346968851" name="Picture">
+                        <wp:docPr id="326061427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="346968851" name="Picture"/>
+                                <pic:cNvPr id="326061427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="641812120" name="Picture">
+                        <wp:docPr id="967337787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="641812120" name="Picture"/>
+                                <pic:cNvPr id="967337787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1923518847" name="Picture">
+                        <wp:docPr id="832119151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1923518847" name="Picture"/>
+                                <pic:cNvPr id="832119151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1275349150" name="Picture">
+                        <wp:docPr id="1290023375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1275349150" name="Picture"/>
+                                <pic:cNvPr id="1290023375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1137386974" name="Picture">
+                        <wp:docPr id="1693111350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1137386974" name="Picture"/>
+                                <pic:cNvPr id="1693111350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1383892672" name="Picture">
+                        <wp:docPr id="1769372596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1383892672" name="Picture"/>
+                                <pic:cNvPr id="1769372596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="307444115" name="Picture">
+                        <wp:docPr id="710162630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="307444115" name="Picture"/>
+                                <pic:cNvPr id="710162630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1935192200" name="Picture">
+                        <wp:docPr id="124135876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1935192200" name="Picture"/>
+                                <pic:cNvPr id="124135876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="985715378" name="Picture">
+                        <wp:docPr id="730763295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="985715378" name="Picture"/>
+                                <pic:cNvPr id="730763295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="325154266" name="Picture">
+                        <wp:docPr id="1194007934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="325154266" name="Picture"/>
+                                <pic:cNvPr id="1194007934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="99484894" name="Picture">
+                        <wp:docPr id="1645723622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="99484894" name="Picture"/>
+                                <pic:cNvPr id="1645723622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="711181520" name="Picture">
+                        <wp:docPr id="155283656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="711181520" name="Picture"/>
+                                <pic:cNvPr id="155283656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="95358341" name="Picture">
+                        <wp:docPr id="1856679078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="95358341" name="Picture"/>
+                                <pic:cNvPr id="1856679078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="420143434" name="Picture">
+                        <wp:docPr id="1433930093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="420143434" name="Picture"/>
+                                <pic:cNvPr id="1433930093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="320780764" name="Picture">
+                        <wp:docPr id="677690810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="320780764" name="Picture"/>
+                                <pic:cNvPr id="677690810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782375826" name="Picture">
+                  <wp:docPr id="1990650658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782375826" name="Picture"/>
+                          <pic:cNvPr id="1990650658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383125637" name="Picture">
+                  <wp:docPr id="184106610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383125637" name="Picture"/>
+                          <pic:cNvPr id="184106610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036574469" name="Picture">
+                  <wp:docPr id="2013367241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036574469" name="Picture"/>
+                          <pic:cNvPr id="2013367241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735112781" name="Picture">
+                  <wp:docPr id="1423362140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735112781" name="Picture"/>
+                          <pic:cNvPr id="1423362140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="263096907" name="Picture">
+                  <wp:docPr id="160454511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="263096907" name="Picture"/>
+                          <pic:cNvPr id="160454511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049085540" name="Picture">
+                  <wp:docPr id="757834626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049085540" name="Picture"/>
+                          <pic:cNvPr id="757834626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="552917401" name="Picture">
+                        <wp:docPr id="1087150865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="552917401" name="Picture"/>
+                                <pic:cNvPr id="1087150865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916835254" name="Picture">
+                  <wp:docPr id="215098220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916835254" name="Picture"/>
+                          <pic:cNvPr id="215098220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231432398" name="Picture">
+                  <wp:docPr id="1711723062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231432398" name="Picture"/>
+                          <pic:cNvPr id="1711723062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339562602" name="Picture">
+                  <wp:docPr id="1110886900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339562602" name="Picture"/>
+                          <pic:cNvPr id="1110886900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477010424" name="Picture">
+                  <wp:docPr id="795220085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477010424" name="Picture"/>
+                          <pic:cNvPr id="795220085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599280827" name="Picture">
+                  <wp:docPr id="1920524406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599280827" name="Picture"/>
+                          <pic:cNvPr id="1920524406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220073664" name="Picture">
+                  <wp:docPr id="989905759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220073664" name="Picture"/>
+                          <pic:cNvPr id="989905759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="198473252" name="Picture">
+                        <wp:docPr id="1026009521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="198473252" name="Picture"/>
+                                <pic:cNvPr id="1026009521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404325812" name="Picture">
+                  <wp:docPr id="1372354398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404325812" name="Picture"/>
+                          <pic:cNvPr id="1372354398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891211893" name="Picture">
+                  <wp:docPr id="1437794561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891211893" name="Picture"/>
+                          <pic:cNvPr id="1437794561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231434650" name="Picture">
+                  <wp:docPr id="2037666872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231434650" name="Picture"/>
+                          <pic:cNvPr id="2037666872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715890813" name="Picture">
+                  <wp:docPr id="166506040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715890813" name="Picture"/>
+                          <pic:cNvPr id="166506040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_21.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227369985" name="Picture">
+                  <wp:docPr id="28551283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227369985" name="Picture"/>
+                          <pic:cNvPr id="28551283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551491326" name="Picture">
+                  <wp:docPr id="13782851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551491326" name="Picture"/>
+                          <pic:cNvPr id="13782851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_20.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1644490561" name="Picture">
+                        <wp:docPr id="2066172158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1644490561" name="Picture"/>
+                                <pic:cNvPr id="2066172158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31395,57 +31395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041964195" name="Picture">
+                  <wp:docPr id="713698477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041964195" name="Picture"/>
+                          <pic:cNvPr id="713698477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31475,57 +31475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074116806" name="Picture">
+                  <wp:docPr id="1806426554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074116806" name="Picture"/>
+                          <pic:cNvPr id="1806426554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32020,57 +32020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064940165" name="Picture">
+                  <wp:docPr id="906606006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064940165" name="Picture"/>
+                          <pic:cNvPr id="906606006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33747,57 +33747,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110253775" name="Picture">
+                  <wp:docPr id="1272495401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110253775" name="Picture"/>
+                          <pic:cNvPr id="1272495401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33836,57 +33836,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044416617" name="Picture">
+                  <wp:docPr id="2143953881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044416617" name="Picture"/>
+                          <pic:cNvPr id="2143953881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34480,57 +34480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561244547" name="Picture">
+                  <wp:docPr id="76914067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561244547" name="Picture"/>
+                          <pic:cNvPr id="76914067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35478,57 +35478,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977043290" name="Picture">
+                  <wp:docPr id="1950643370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977043290" name="Picture"/>
+                          <pic:cNvPr id="1950643370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35581,57 +35581,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957587966" name="Picture">
+                  <wp:docPr id="256161467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957587966" name="Picture"/>
+                          <pic:cNvPr id="256161467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36958,57 +36958,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450513198" name="Picture">
+                  <wp:docPr id="1500197608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450513198" name="Picture"/>
+                          <pic:cNvPr id="1500197608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38101,57 +38101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="982275166" name="Picture">
+                        <wp:docPr id="1905637958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="982275166" name="Picture"/>
+                                <pic:cNvPr id="1905637958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39462,57 +39462,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142873154" name="Picture">
+                  <wp:docPr id="1902717678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142873154" name="Picture"/>
+                          <pic:cNvPr id="1902717678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39551,57 +39551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558808498" name="Picture">
+                  <wp:docPr id="119509749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558808498" name="Picture"/>
+                          <pic:cNvPr id="119509749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40195,57 +40195,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865918629" name="Picture">
+                  <wp:docPr id="1098375913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865918629" name="Picture"/>
+                          <pic:cNvPr id="1098375913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41193,57 +41193,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036951540" name="Picture">
+                  <wp:docPr id="1555007620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036951540" name="Picture"/>
+                          <pic:cNvPr id="1555007620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41296,57 +41296,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369766785" name="Picture">
+                  <wp:docPr id="589854773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369766785" name="Picture"/>
+                          <pic:cNvPr id="589854773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42673,57 +42673,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476258437" name="Picture">
+                  <wp:docPr id="1289262365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476258437" name="Picture"/>
+                          <pic:cNvPr id="1289262365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43816,57 +43816,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="543987464" name="Picture">
+                        <wp:docPr id="72819984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="543987464" name="Picture"/>
+                                <pic:cNvPr id="72819984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45037,57 +45037,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621735048" name="Picture">
+                  <wp:docPr id="212805882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621735048" name="Picture"/>
+                          <pic:cNvPr id="212805882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45108,57 +45108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573023778" name="Picture">
+                  <wp:docPr id="762609329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573023778" name="Picture"/>
+                          <pic:cNvPr id="762609329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45522,57 +45522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127444025" name="Picture">
+                  <wp:docPr id="70530530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127444025" name="Picture"/>
+                          <pic:cNvPr id="70530530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>