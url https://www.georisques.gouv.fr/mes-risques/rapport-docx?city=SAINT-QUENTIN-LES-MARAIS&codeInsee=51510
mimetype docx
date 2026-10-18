--- v0 (2026-08-17)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270590329" name="Picture">
+                  <wp:docPr id="1524520277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270590329" name="Picture"/>
+                          <pic:cNvPr id="1524520277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126359" name="Picture">
+                  <wp:docPr id="2033991610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126359" name="Picture"/>
+                          <pic:cNvPr id="2033991610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2131439994" name="Picture">
+                        <wp:docPr id="1516401917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2131439994" name="Picture"/>
+                                <pic:cNvPr id="1516401917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625241266" name="Picture">
+                  <wp:docPr id="1245561797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625241266" name="Picture"/>
+                          <pic:cNvPr id="1245561797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060824688" name="Picture">
+                  <wp:docPr id="1016053102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060824688" name="Picture"/>
+                          <pic:cNvPr id="1016053102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746245337" name="Picture">
+                  <wp:docPr id="69922962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746245337" name="Picture"/>
+                          <pic:cNvPr id="69922962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786183445" name="Picture">
+                  <wp:docPr id="881782283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786183445" name="Picture"/>
+                          <pic:cNvPr id="881782283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495289189" name="Picture">
+                  <wp:docPr id="1583057596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495289189" name="Picture"/>
+                          <pic:cNvPr id="1583057596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="882291796" name="Picture">
+                        <wp:docPr id="1003261631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="882291796" name="Picture"/>
+                                <pic:cNvPr id="1003261631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="488936652" name="Picture">
+                        <wp:docPr id="635015133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="488936652" name="Picture"/>
+                                <pic:cNvPr id="635015133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="156919807" name="Picture">
+                        <wp:docPr id="1162939489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="156919807" name="Picture"/>
+                                <pic:cNvPr id="1162939489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="216441875" name="Picture">
+                        <wp:docPr id="1168222966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="216441875" name="Picture"/>
+                                <pic:cNvPr id="1168222966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="158428902" name="Picture">
+                        <wp:docPr id="1494069209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="158428902" name="Picture"/>
+                                <pic:cNvPr id="1494069209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2021269139" name="Picture">
+                        <wp:docPr id="821391731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2021269139" name="Picture"/>
+                                <pic:cNvPr id="821391731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="850565694" name="Picture">
+                        <wp:docPr id="1658475944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="850565694" name="Picture"/>
+                                <pic:cNvPr id="1658475944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1912718164" name="Picture">
+                        <wp:docPr id="852964527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1912718164" name="Picture"/>
+                                <pic:cNvPr id="852964527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="643899707" name="Picture">
+                        <wp:docPr id="1268914958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="643899707" name="Picture"/>
+                                <pic:cNvPr id="1268914958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="787996562" name="Picture">
+                        <wp:docPr id="488144916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="787996562" name="Picture"/>
+                                <pic:cNvPr id="488144916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1387889987" name="Picture">
+                        <wp:docPr id="1449771831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1387889987" name="Picture"/>
+                                <pic:cNvPr id="1449771831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="794958818" name="Picture">
+                        <wp:docPr id="616056995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="794958818" name="Picture"/>
+                                <pic:cNvPr id="616056995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1208376675" name="Picture">
+                        <wp:docPr id="464719572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1208376675" name="Picture"/>
+                                <pic:cNvPr id="464719572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1617975704" name="Picture">
+                        <wp:docPr id="1148803030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1617975704" name="Picture"/>
+                                <pic:cNvPr id="1148803030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1412701551" name="Picture">
+                        <wp:docPr id="1449222088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1412701551" name="Picture"/>
+                                <pic:cNvPr id="1449222088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513101090" name="Picture">
+                  <wp:docPr id="473881842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513101090" name="Picture"/>
+                          <pic:cNvPr id="473881842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130896990" name="Picture">
+                  <wp:docPr id="1029643693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130896990" name="Picture"/>
+                          <pic:cNvPr id="1029643693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932046873" name="Picture">
+                  <wp:docPr id="1547305561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932046873" name="Picture"/>
+                          <pic:cNvPr id="1547305561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830883628" name="Picture">
+                  <wp:docPr id="1537193765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830883628" name="Picture"/>
+                          <pic:cNvPr id="1537193765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533832032" name="Picture">
+                  <wp:docPr id="1839428115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533832032" name="Picture"/>
+                          <pic:cNvPr id="1839428115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359429889" name="Picture">
+                  <wp:docPr id="705370290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359429889" name="Picture"/>
+                          <pic:cNvPr id="705370290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1095133493" name="Picture">
+                        <wp:docPr id="1412382146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1095133493" name="Picture"/>
+                                <pic:cNvPr id="1412382146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140961696" name="Picture">
+                  <wp:docPr id="1148248073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140961696" name="Picture"/>
+                          <pic:cNvPr id="1148248073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578025223" name="Picture">
+                  <wp:docPr id="1014904801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578025223" name="Picture"/>
+                          <pic:cNvPr id="1014904801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754127922" name="Picture">
+                  <wp:docPr id="294833281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754127922" name="Picture"/>
+                          <pic:cNvPr id="294833281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022921923" name="Picture">
+                  <wp:docPr id="1033791245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022921923" name="Picture"/>
+                          <pic:cNvPr id="1033791245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119011841" name="Picture">
+                  <wp:docPr id="1134618430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119011841" name="Picture"/>
+                          <pic:cNvPr id="1134618430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410452153" name="Picture">
+                  <wp:docPr id="1632996113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410452153" name="Picture"/>
+                          <pic:cNvPr id="1632996113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1336231792" name="Picture">
+                        <wp:docPr id="298840727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1336231792" name="Picture"/>
+                                <pic:cNvPr id="298840727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375673757" name="Picture">
+                  <wp:docPr id="549244166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375673757" name="Picture"/>
+                          <pic:cNvPr id="549244166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965090049" name="Picture">
+                  <wp:docPr id="270707968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965090049" name="Picture"/>
+                          <pic:cNvPr id="270707968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860501156" name="Picture">
+                  <wp:docPr id="1714511632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860501156" name="Picture"/>
+                          <pic:cNvPr id="1714511632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85707612" name="Picture">
+                  <wp:docPr id="1242817281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85707612" name="Picture"/>
+                          <pic:cNvPr id="1242817281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190832219" name="Picture">
+                  <wp:docPr id="1086996179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190832219" name="Picture"/>
+                          <pic:cNvPr id="1086996179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214309877" name="Picture">
+                  <wp:docPr id="969181026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214309877" name="Picture"/>
+                          <pic:cNvPr id="969181026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1992603810" name="Picture">
+                        <wp:docPr id="1778060823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1992603810" name="Picture"/>
+                                <pic:cNvPr id="1778060823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31786,57 +31786,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033396682" name="Picture">
+                  <wp:docPr id="2020361856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033396682" name="Picture"/>
+                          <pic:cNvPr id="2020361856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31866,57 +31866,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719429094" name="Picture">
+                  <wp:docPr id="1230402604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719429094" name="Picture"/>
+                          <pic:cNvPr id="1230402604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32411,57 +32411,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678833364" name="Picture">
+                  <wp:docPr id="2112269539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678833364" name="Picture"/>
+                          <pic:cNvPr id="2112269539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747149608" name="Picture">
+                  <wp:docPr id="566067816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747149608" name="Picture"/>
+                          <pic:cNvPr id="566067816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34227,57 +34227,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178274290" name="Picture">
+                  <wp:docPr id="1529902439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178274290" name="Picture"/>
+                          <pic:cNvPr id="1529902439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34871,57 +34871,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321495806" name="Picture">
+                  <wp:docPr id="335108950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321495806" name="Picture"/>
+                          <pic:cNvPr id="335108950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35869,57 +35869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540510962" name="Picture">
+                  <wp:docPr id="858712221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540510962" name="Picture"/>
+                          <pic:cNvPr id="858712221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35972,57 +35972,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932225288" name="Picture">
+                  <wp:docPr id="1093671109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932225288" name="Picture"/>
+                          <pic:cNvPr id="1093671109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37349,57 +37349,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013491758" name="Picture">
+                  <wp:docPr id="712006616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013491758" name="Picture"/>
+                          <pic:cNvPr id="712006616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38492,57 +38492,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1501080139" name="Picture">
+                        <wp:docPr id="1716120576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1501080139" name="Picture"/>
+                                <pic:cNvPr id="1716120576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39853,57 +39853,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547897490" name="Picture">
+                  <wp:docPr id="1322239370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547897490" name="Picture"/>
+                          <pic:cNvPr id="1322239370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39942,57 +39942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952115803" name="Picture">
+                  <wp:docPr id="429672608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952115803" name="Picture"/>
+                          <pic:cNvPr id="429672608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40586,57 +40586,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502972688" name="Picture">
+                  <wp:docPr id="1711835862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502972688" name="Picture"/>
+                          <pic:cNvPr id="1711835862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41584,57 +41584,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882021414" name="Picture">
+                  <wp:docPr id="723508933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882021414" name="Picture"/>
+                          <pic:cNvPr id="723508933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41687,57 +41687,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101927945" name="Picture">
+                  <wp:docPr id="1285344780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101927945" name="Picture"/>
+                          <pic:cNvPr id="1285344780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43064,57 +43064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849666600" name="Picture">
+                  <wp:docPr id="1402728597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849666600" name="Picture"/>
+                          <pic:cNvPr id="1402728597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44207,57 +44207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="985178871" name="Picture">
+                        <wp:docPr id="752088288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="985178871" name="Picture"/>
+                                <pic:cNvPr id="752088288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45428,57 +45428,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703924068" name="Picture">
+                  <wp:docPr id="541107895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703924068" name="Picture"/>
+                          <pic:cNvPr id="541107895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45499,57 +45499,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575363438" name="Picture">
+                  <wp:docPr id="877372771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575363438" name="Picture"/>
+                          <pic:cNvPr id="877372771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45913,57 +45913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202109928" name="Picture">
+                  <wp:docPr id="1776477603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202109928" name="Picture"/>
+                          <pic:cNvPr id="1776477603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>