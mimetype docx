--- v0 (2026-08-19)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144120273" name="Picture">
+                  <wp:docPr id="872460497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144120273" name="Picture"/>
+                          <pic:cNvPr id="872460497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164485928" name="Picture">
+                  <wp:docPr id="1463682452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164485928" name="Picture"/>
+                          <pic:cNvPr id="1463682452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="864328518" name="Picture">
+                        <wp:docPr id="310077110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="864328518" name="Picture"/>
+                                <pic:cNvPr id="310077110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094866142" name="Picture">
+                  <wp:docPr id="480321588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094866142" name="Picture"/>
+                          <pic:cNvPr id="480321588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581098433" name="Picture">
+                  <wp:docPr id="2142273789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581098433" name="Picture"/>
+                          <pic:cNvPr id="2142273789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827204704" name="Picture">
+                  <wp:docPr id="1703440756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827204704" name="Picture"/>
+                          <pic:cNvPr id="1703440756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495961308" name="Picture">
+                  <wp:docPr id="841273910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495961308" name="Picture"/>
+                          <pic:cNvPr id="841273910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174507592" name="Picture">
+                  <wp:docPr id="357436016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174507592" name="Picture"/>
+                          <pic:cNvPr id="357436016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1072505329" name="Picture">
+                        <wp:docPr id="1451450444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1072505329" name="Picture"/>
+                                <pic:cNvPr id="1451450444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="18065690" name="Picture">
+                        <wp:docPr id="98900599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="18065690" name="Picture"/>
+                                <pic:cNvPr id="98900599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="805614488" name="Picture">
+                        <wp:docPr id="1970475636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="805614488" name="Picture"/>
+                                <pic:cNvPr id="1970475636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="454960138" name="Picture">
+                        <wp:docPr id="1365081442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="454960138" name="Picture"/>
+                                <pic:cNvPr id="1365081442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="5868930" name="Picture">
+                        <wp:docPr id="851847989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="5868930" name="Picture"/>
+                                <pic:cNvPr id="851847989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1065814047" name="Picture">
+                        <wp:docPr id="843045336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1065814047" name="Picture"/>
+                                <pic:cNvPr id="843045336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1585720999" name="Picture">
+                        <wp:docPr id="89159550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1585720999" name="Picture"/>
+                                <pic:cNvPr id="89159550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1868284124" name="Picture">
+                        <wp:docPr id="586016846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1868284124" name="Picture"/>
+                                <pic:cNvPr id="586016846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692324441" name="Picture">
+                        <wp:docPr id="584521107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692324441" name="Picture"/>
+                                <pic:cNvPr id="584521107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="691194986" name="Picture">
+                        <wp:docPr id="1334874511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="691194986" name="Picture"/>
+                                <pic:cNvPr id="1334874511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1505245282" name="Picture">
+                        <wp:docPr id="1327119837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1505245282" name="Picture"/>
+                                <pic:cNvPr id="1327119837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="12821504" name="Picture">
+                        <wp:docPr id="1558035269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="12821504" name="Picture"/>
+                                <pic:cNvPr id="1558035269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267983868" name="Picture">
+                        <wp:docPr id="2138239003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267983868" name="Picture"/>
+                                <pic:cNvPr id="2138239003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1426079944" name="Picture">
+                        <wp:docPr id="1251811138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1426079944" name="Picture"/>
+                                <pic:cNvPr id="1251811138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="581909333" name="Picture">
+                        <wp:docPr id="1687152346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="581909333" name="Picture"/>
+                                <pic:cNvPr id="1687152346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16803692" name="Picture">
+                  <wp:docPr id="27162004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16803692" name="Picture"/>
+                          <pic:cNvPr id="27162004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245897446" name="Picture">
+                  <wp:docPr id="1524014118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245897446" name="Picture"/>
+                          <pic:cNvPr id="1524014118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710539152" name="Picture">
+                  <wp:docPr id="594977546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710539152" name="Picture"/>
+                          <pic:cNvPr id="594977546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023515548" name="Picture">
+                  <wp:docPr id="1726597937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023515548" name="Picture"/>
+                          <pic:cNvPr id="1726597937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397457977" name="Picture">
+                  <wp:docPr id="721070738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397457977" name="Picture"/>
+                          <pic:cNvPr id="721070738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994766043" name="Picture">
+                  <wp:docPr id="1085229599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994766043" name="Picture"/>
+                          <pic:cNvPr id="1085229599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1678423482" name="Picture">
+                        <wp:docPr id="1497911603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1678423482" name="Picture"/>
+                                <pic:cNvPr id="1497911603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117708643" name="Picture">
+                  <wp:docPr id="1237226003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117708643" name="Picture"/>
+                          <pic:cNvPr id="1237226003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818373848" name="Picture">
+                  <wp:docPr id="1259812798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818373848" name="Picture"/>
+                          <pic:cNvPr id="1259812798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22130719" name="Picture">
+                  <wp:docPr id="1347237414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22130719" name="Picture"/>
+                          <pic:cNvPr id="1347237414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652007047" name="Picture">
+                  <wp:docPr id="1890210185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652007047" name="Picture"/>
+                          <pic:cNvPr id="1890210185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791276100" name="Picture">
+                  <wp:docPr id="1014289646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791276100" name="Picture"/>
+                          <pic:cNvPr id="1014289646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923357008" name="Picture">
+                  <wp:docPr id="165848262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923357008" name="Picture"/>
+                          <pic:cNvPr id="165848262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="376458921" name="Picture">
+                        <wp:docPr id="2010982141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="376458921" name="Picture"/>
+                                <pic:cNvPr id="2010982141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710900529" name="Picture">
+                  <wp:docPr id="80153373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710900529" name="Picture"/>
+                          <pic:cNvPr id="80153373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48410601" name="Picture">
+                  <wp:docPr id="63465198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48410601" name="Picture"/>
+                          <pic:cNvPr id="63465198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039116476" name="Picture">
+                  <wp:docPr id="1001047335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039116476" name="Picture"/>
+                          <pic:cNvPr id="1001047335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892867670" name="Picture">
+                  <wp:docPr id="608377866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892867670" name="Picture"/>
+                          <pic:cNvPr id="608377866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732610310" name="Picture">
+                  <wp:docPr id="1472058825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732610310" name="Picture"/>
+                          <pic:cNvPr id="1472058825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137205775" name="Picture">
+                  <wp:docPr id="129011357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137205775" name="Picture"/>
+                          <pic:cNvPr id="129011357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1750661149" name="Picture">
+                        <wp:docPr id="111714517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1750661149" name="Picture"/>
+                                <pic:cNvPr id="111714517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31916,57 +31916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879572668" name="Picture">
+                  <wp:docPr id="1796927873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879572668" name="Picture"/>
+                          <pic:cNvPr id="1796927873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32005,57 +32005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31045265" name="Picture">
+                  <wp:docPr id="555935984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31045265" name="Picture"/>
+                          <pic:cNvPr id="555935984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32649,57 +32649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778976935" name="Picture">
+                  <wp:docPr id="1657752073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778976935" name="Picture"/>
+                          <pic:cNvPr id="1657752073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33647,57 +33647,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076192808" name="Picture">
+                  <wp:docPr id="1167428114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076192808" name="Picture"/>
+                          <pic:cNvPr id="1167428114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33750,57 +33750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713374723" name="Picture">
+                  <wp:docPr id="1179361700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713374723" name="Picture"/>
+                          <pic:cNvPr id="1179361700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35127,57 +35127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850324593" name="Picture">
+                  <wp:docPr id="914346202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850324593" name="Picture"/>
+                          <pic:cNvPr id="914346202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36270,57 +36270,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1484469413" name="Picture">
+                        <wp:docPr id="1120125614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1484469413" name="Picture"/>
+                                <pic:cNvPr id="1120125614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37638,57 +37638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220259305" name="Picture">
+                  <wp:docPr id="517631974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220259305" name="Picture"/>
+                          <pic:cNvPr id="517631974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37727,57 +37727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239709255" name="Picture">
+                  <wp:docPr id="1120933921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239709255" name="Picture"/>
+                          <pic:cNvPr id="1120933921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38359,57 +38359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210308522" name="Picture">
+                  <wp:docPr id="1503672340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210308522" name="Picture"/>
+                          <pic:cNvPr id="1503672340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39303,57 +39303,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127300739" name="Picture">
+                  <wp:docPr id="1598981943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127300739" name="Picture"/>
+                          <pic:cNvPr id="1598981943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39415,57 +39415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063063051" name="Picture">
+                  <wp:docPr id="139052209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063063051" name="Picture"/>
+                          <pic:cNvPr id="139052209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41074,57 +41074,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775232449" name="Picture">
+                  <wp:docPr id="1273000399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775232449" name="Picture"/>
+                          <pic:cNvPr id="1273000399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42253,57 +42253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320357064" name="Picture">
+                  <wp:docPr id="177793309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320357064" name="Picture"/>
+                          <pic:cNvPr id="177793309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42333,57 +42333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714929224" name="Picture">
+                  <wp:docPr id="1550100847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714929224" name="Picture"/>
+                          <pic:cNvPr id="1550100847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42821,57 +42821,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444615533" name="Picture">
+                  <wp:docPr id="1860018452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444615533" name="Picture"/>
+                          <pic:cNvPr id="1860018452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>