--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100136245" name="Picture">
+                  <wp:docPr id="67371969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100136245" name="Picture"/>
+                          <pic:cNvPr id="67371969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731231146" name="Picture">
+                  <wp:docPr id="352708836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731231146" name="Picture"/>
+                          <pic:cNvPr id="352708836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1737382656" name="Picture">
+                        <wp:docPr id="1974891033" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1737382656" name="Picture"/>
+                                <pic:cNvPr id="1974891033" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853647238" name="Picture">
+                  <wp:docPr id="1366265300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853647238" name="Picture"/>
+                          <pic:cNvPr id="1366265300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847781941" name="Picture">
+                  <wp:docPr id="179783452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847781941" name="Picture"/>
+                          <pic:cNvPr id="179783452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192357981" name="Picture">
+                  <wp:docPr id="1789905066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192357981" name="Picture"/>
+                          <pic:cNvPr id="1789905066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946687058" name="Picture">
+                  <wp:docPr id="1673676363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946687058" name="Picture"/>
+                          <pic:cNvPr id="1673676363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458540789" name="Picture">
+                  <wp:docPr id="521412290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458540789" name="Picture"/>
+                          <pic:cNvPr id="521412290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1441466178" name="Picture">
+                        <wp:docPr id="1234888308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1441466178" name="Picture"/>
+                                <pic:cNvPr id="1234888308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="743093827" name="Picture">
+                        <wp:docPr id="1886688022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="743093827" name="Picture"/>
+                                <pic:cNvPr id="1886688022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="138696645" name="Picture">
+                        <wp:docPr id="442391087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="138696645" name="Picture"/>
+                                <pic:cNvPr id="442391087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1156598745" name="Picture">
+                        <wp:docPr id="1718638192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1156598745" name="Picture"/>
+                                <pic:cNvPr id="1718638192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="966153485" name="Picture">
+                        <wp:docPr id="1076906091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="966153485" name="Picture"/>
+                                <pic:cNvPr id="1076906091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1218169207" name="Picture">
+                        <wp:docPr id="678007510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1218169207" name="Picture"/>
+                                <pic:cNvPr id="678007510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1450527295" name="Picture">
+                        <wp:docPr id="86398747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1450527295" name="Picture"/>
+                                <pic:cNvPr id="86398747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="44719730" name="Picture">
+                        <wp:docPr id="1114973501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="44719730" name="Picture"/>
+                                <pic:cNvPr id="1114973501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1169259568" name="Picture">
+                        <wp:docPr id="1485495077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1169259568" name="Picture"/>
+                                <pic:cNvPr id="1485495077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1439179963" name="Picture">
+                        <wp:docPr id="736009152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1439179963" name="Picture"/>
+                                <pic:cNvPr id="736009152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="175422976" name="Picture">
+                        <wp:docPr id="1217253325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="175422976" name="Picture"/>
+                                <pic:cNvPr id="1217253325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1413470878" name="Picture">
+                        <wp:docPr id="403172965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1413470878" name="Picture"/>
+                                <pic:cNvPr id="403172965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="698768882" name="Picture">
+                        <wp:docPr id="1667596229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="698768882" name="Picture"/>
+                                <pic:cNvPr id="1667596229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="80397456" name="Picture">
+                        <wp:docPr id="456360648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="80397456" name="Picture"/>
+                                <pic:cNvPr id="456360648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="732502406" name="Picture">
+                        <wp:docPr id="1995369406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="732502406" name="Picture"/>
+                                <pic:cNvPr id="1995369406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800959540" name="Picture">
+                  <wp:docPr id="402299303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800959540" name="Picture"/>
+                          <pic:cNvPr id="402299303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365098699" name="Picture">
+                  <wp:docPr id="1495174870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365098699" name="Picture"/>
+                          <pic:cNvPr id="1495174870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269406601" name="Picture">
+                  <wp:docPr id="1463666246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269406601" name="Picture"/>
+                          <pic:cNvPr id="1463666246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769644102" name="Picture">
+                  <wp:docPr id="621216320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769644102" name="Picture"/>
+                          <pic:cNvPr id="621216320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863508518" name="Picture">
+                  <wp:docPr id="1056038334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863508518" name="Picture"/>
+                          <pic:cNvPr id="1056038334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325027333" name="Picture">
+                  <wp:docPr id="1809858918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325027333" name="Picture"/>
+                          <pic:cNvPr id="1809858918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="550965560" name="Picture">
+                        <wp:docPr id="310333855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="550965560" name="Picture"/>
+                                <pic:cNvPr id="310333855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205454559" name="Picture">
+                  <wp:docPr id="1865219813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205454559" name="Picture"/>
+                          <pic:cNvPr id="1865219813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705912277" name="Picture">
+                  <wp:docPr id="152335144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705912277" name="Picture"/>
+                          <pic:cNvPr id="152335144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844482430" name="Picture">
+                  <wp:docPr id="1636771900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844482430" name="Picture"/>
+                          <pic:cNvPr id="1636771900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867794144" name="Picture">
+                  <wp:docPr id="1182356234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867794144" name="Picture"/>
+                          <pic:cNvPr id="1182356234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217497603" name="Picture">
+                  <wp:docPr id="1445726920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217497603" name="Picture"/>
+                          <pic:cNvPr id="1445726920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285667715" name="Picture">
+                  <wp:docPr id="1920395746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285667715" name="Picture"/>
+                          <pic:cNvPr id="1920395746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="642629656" name="Picture">
+                        <wp:docPr id="1756807034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="642629656" name="Picture"/>
+                                <pic:cNvPr id="1756807034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494479599" name="Picture">
+                        <wp:docPr id="1946645204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494479599" name="Picture"/>
+                                <pic:cNvPr id="1946645204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240560816" name="Picture">
+                  <wp:docPr id="130426463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240560816" name="Picture"/>
+                          <pic:cNvPr id="130426463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223566480" name="Picture">
+                  <wp:docPr id="1171634025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223566480" name="Picture"/>
+                          <pic:cNvPr id="1171634025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491503118" name="Picture">
+                  <wp:docPr id="980818251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491503118" name="Picture"/>
+                          <pic:cNvPr id="980818251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267550613" name="Picture">
+                  <wp:docPr id="980653058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267550613" name="Picture"/>
+                          <pic:cNvPr id="980653058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150115964" name="Picture">
+                  <wp:docPr id="702761755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150115964" name="Picture"/>
+                          <pic:cNvPr id="702761755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656640454" name="Picture">
+                  <wp:docPr id="378456624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656640454" name="Picture"/>
+                          <pic:cNvPr id="378456624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422881435" name="Picture">
+                  <wp:docPr id="1143277842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422881435" name="Picture"/>
+                          <pic:cNvPr id="1143277842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159709208" name="Picture">
+                  <wp:docPr id="605721836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159709208" name="Picture"/>
+                          <pic:cNvPr id="605721836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816555011" name="Picture">
+                  <wp:docPr id="906837438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816555011" name="Picture"/>
+                          <pic:cNvPr id="906837438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15950924" name="Picture">
+                  <wp:docPr id="1563948635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15950924" name="Picture"/>
+                          <pic:cNvPr id="1563948635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3977782" name="Picture">
+                  <wp:docPr id="1070097726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3977782" name="Picture"/>
+                          <pic:cNvPr id="1070097726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810060312" name="Picture">
+                  <wp:docPr id="366477732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810060312" name="Picture"/>
+                          <pic:cNvPr id="366477732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2084617894" name="Picture">
+                        <wp:docPr id="1431752776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2084617894" name="Picture"/>
+                                <pic:cNvPr id="1431752776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137163644" name="Picture">
+                  <wp:docPr id="14036583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137163644" name="Picture"/>
+                          <pic:cNvPr id="14036583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558278231" name="Picture">
+                  <wp:docPr id="1114411278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558278231" name="Picture"/>
+                          <pic:cNvPr id="1114411278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260904923" name="Picture">
+                  <wp:docPr id="772800333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260904923" name="Picture"/>
+                          <pic:cNvPr id="772800333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454361560" name="Picture">
+                  <wp:docPr id="59257420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454361560" name="Picture"/>
+                          <pic:cNvPr id="59257420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139067333" name="Picture">
+                  <wp:docPr id="1829110459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139067333" name="Picture"/>
+                          <pic:cNvPr id="1829110459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500105178" name="Picture">
+                  <wp:docPr id="536851966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500105178" name="Picture"/>
+                          <pic:cNvPr id="536851966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="855620600" name="Picture">
+                        <wp:docPr id="538020955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="855620600" name="Picture"/>
+                                <pic:cNvPr id="538020955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135799880" name="Picture">
+                  <wp:docPr id="1064726430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135799880" name="Picture"/>
+                          <pic:cNvPr id="1064726430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136757513" name="Picture">
+                  <wp:docPr id="1514109888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136757513" name="Picture"/>
+                          <pic:cNvPr id="1514109888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991761113" name="Picture">
+                  <wp:docPr id="1787008157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991761113" name="Picture"/>
+                          <pic:cNvPr id="1787008157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45415,57 +45415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862221527" name="Picture">
+                  <wp:docPr id="445084924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862221527" name="Picture"/>
+                          <pic:cNvPr id="445084924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45486,57 +45486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349485704" name="Picture">
+                  <wp:docPr id="1002962199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349485704" name="Picture"/>
+                          <pic:cNvPr id="1002962199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45900,57 +45900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410438472" name="Picture">
+                  <wp:docPr id="1293328782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410438472" name="Picture"/>
+                          <pic:cNvPr id="1293328782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>