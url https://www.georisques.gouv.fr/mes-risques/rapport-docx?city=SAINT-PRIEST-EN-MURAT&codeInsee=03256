--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325218564" name="Picture">
+                  <wp:docPr id="1548351144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325218564" name="Picture"/>
+                          <pic:cNvPr id="1548351144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372038212" name="Picture">
+                  <wp:docPr id="1094079554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372038212" name="Picture"/>
+                          <pic:cNvPr id="1094079554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="365146966" name="Picture">
+                        <wp:docPr id="1614718115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="365146966" name="Picture"/>
+                                <pic:cNvPr id="1614718115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288659796" name="Picture">
+                  <wp:docPr id="479816427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288659796" name="Picture"/>
+                          <pic:cNvPr id="479816427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744153923" name="Picture">
+                  <wp:docPr id="122306720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744153923" name="Picture"/>
+                          <pic:cNvPr id="122306720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818708306" name="Picture">
+                  <wp:docPr id="740543358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818708306" name="Picture"/>
+                          <pic:cNvPr id="740543358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574226243" name="Picture">
+                  <wp:docPr id="95216759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574226243" name="Picture"/>
+                          <pic:cNvPr id="95216759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127972700" name="Picture">
+                  <wp:docPr id="1453814360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127972700" name="Picture"/>
+                          <pic:cNvPr id="1453814360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="183394809" name="Picture">
+                        <wp:docPr id="539081318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="183394809" name="Picture"/>
+                                <pic:cNvPr id="539081318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1739474571" name="Picture">
+                        <wp:docPr id="2119948764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1739474571" name="Picture"/>
+                                <pic:cNvPr id="2119948764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2079760852" name="Picture">
+                        <wp:docPr id="1610920466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2079760852" name="Picture"/>
+                                <pic:cNvPr id="1610920466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1774388922" name="Picture">
+                        <wp:docPr id="633044959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1774388922" name="Picture"/>
+                                <pic:cNvPr id="633044959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1130134517" name="Picture">
+                        <wp:docPr id="1054734475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1130134517" name="Picture"/>
+                                <pic:cNvPr id="1054734475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1794919306" name="Picture">
+                        <wp:docPr id="2024986382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1794919306" name="Picture"/>
+                                <pic:cNvPr id="2024986382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1059005739" name="Picture">
+                        <wp:docPr id="736407064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1059005739" name="Picture"/>
+                                <pic:cNvPr id="736407064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1004838566" name="Picture">
+                        <wp:docPr id="1338499680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1004838566" name="Picture"/>
+                                <pic:cNvPr id="1338499680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="405742913" name="Picture">
+                        <wp:docPr id="2012332520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="405742913" name="Picture"/>
+                                <pic:cNvPr id="2012332520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1030753006" name="Picture">
+                        <wp:docPr id="1559862195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1030753006" name="Picture"/>
+                                <pic:cNvPr id="1559862195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1516215288" name="Picture">
+                        <wp:docPr id="1365938621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1516215288" name="Picture"/>
+                                <pic:cNvPr id="1365938621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827101193" name="Picture">
+                        <wp:docPr id="1676603596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827101193" name="Picture"/>
+                                <pic:cNvPr id="1676603596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="811572727" name="Picture">
+                        <wp:docPr id="115829966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="811572727" name="Picture"/>
+                                <pic:cNvPr id="115829966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="20465457" name="Picture">
+                        <wp:docPr id="2114355783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="20465457" name="Picture"/>
+                                <pic:cNvPr id="2114355783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1003640858" name="Picture">
+                        <wp:docPr id="281844672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1003640858" name="Picture"/>
+                                <pic:cNvPr id="281844672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530250575" name="Picture">
+                  <wp:docPr id="791876166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530250575" name="Picture"/>
+                          <pic:cNvPr id="791876166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208683603" name="Picture">
+                  <wp:docPr id="485282436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208683603" name="Picture"/>
+                          <pic:cNvPr id="485282436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990114026" name="Picture">
+                  <wp:docPr id="1216111028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990114026" name="Picture"/>
+                          <pic:cNvPr id="1216111028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274610807" name="Picture">
+                  <wp:docPr id="1300980122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274610807" name="Picture"/>
+                          <pic:cNvPr id="1300980122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="265548431" name="Picture">
+                  <wp:docPr id="320830787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="265548431" name="Picture"/>
+                          <pic:cNvPr id="320830787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55734711" name="Picture">
+                  <wp:docPr id="2104703741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55734711" name="Picture"/>
+                          <pic:cNvPr id="2104703741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1042311142" name="Picture">
+                        <wp:docPr id="1135258492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1042311142" name="Picture"/>
+                                <pic:cNvPr id="1135258492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449055971" name="Picture">
+                  <wp:docPr id="618827249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449055971" name="Picture"/>
+                          <pic:cNvPr id="618827249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218672895" name="Picture">
+                  <wp:docPr id="785297151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218672895" name="Picture"/>
+                          <pic:cNvPr id="785297151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963010394" name="Picture">
+                  <wp:docPr id="942211345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963010394" name="Picture"/>
+                          <pic:cNvPr id="942211345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549858552" name="Picture">
+                  <wp:docPr id="2081340687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549858552" name="Picture"/>
+                          <pic:cNvPr id="2081340687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878001619" name="Picture">
+                  <wp:docPr id="588757843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878001619" name="Picture"/>
+                          <pic:cNvPr id="588757843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582718480" name="Picture">
+                  <wp:docPr id="362968933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582718480" name="Picture"/>
+                          <pic:cNvPr id="362968933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="666732541" name="Picture">
+                        <wp:docPr id="1015989583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="666732541" name="Picture"/>
+                                <pic:cNvPr id="1015989583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1200176422" name="Picture">
+                        <wp:docPr id="1928969018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1200176422" name="Picture"/>
+                                <pic:cNvPr id="1928969018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42765803" name="Picture">
+                  <wp:docPr id="544583187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42765803" name="Picture"/>
+                          <pic:cNvPr id="544583187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648760341" name="Picture">
+                  <wp:docPr id="430848090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648760341" name="Picture"/>
+                          <pic:cNvPr id="430848090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879210038" name="Picture">
+                  <wp:docPr id="1675729880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879210038" name="Picture"/>
+                          <pic:cNvPr id="1675729880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878296270" name="Picture">
+                  <wp:docPr id="799519015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878296270" name="Picture"/>
+                          <pic:cNvPr id="799519015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476339887" name="Picture">
+                  <wp:docPr id="1984431672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476339887" name="Picture"/>
+                          <pic:cNvPr id="1984431672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129011074" name="Picture">
+                  <wp:docPr id="182117317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129011074" name="Picture"/>
+                          <pic:cNvPr id="182117317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1543560067" name="Picture">
+                        <wp:docPr id="1288612732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1543560067" name="Picture"/>
+                                <pic:cNvPr id="1288612732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32727,57 +32727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529774561" name="Picture">
+                  <wp:docPr id="121609452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529774561" name="Picture"/>
+                          <pic:cNvPr id="121609452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32816,57 +32816,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828051764" name="Picture">
+                  <wp:docPr id="785615522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828051764" name="Picture"/>
+                          <pic:cNvPr id="785615522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33460,57 +33460,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801263199" name="Picture">
+                  <wp:docPr id="394215759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801263199" name="Picture"/>
+                          <pic:cNvPr id="394215759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34458,57 +34458,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965318511" name="Picture">
+                  <wp:docPr id="2090436727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965318511" name="Picture"/>
+                          <pic:cNvPr id="2090436727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34561,57 +34561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589458209" name="Picture">
+                  <wp:docPr id="1385698645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589458209" name="Picture"/>
+                          <pic:cNvPr id="1385698645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35938,57 +35938,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724385488" name="Picture">
+                  <wp:docPr id="1911430778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724385488" name="Picture"/>
+                          <pic:cNvPr id="1911430778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37081,57 +37081,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1607810472" name="Picture">
+                        <wp:docPr id="1994052112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1607810472" name="Picture"/>
+                                <pic:cNvPr id="1994052112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38439,57 +38439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491541308" name="Picture">
+                  <wp:docPr id="2001084287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491541308" name="Picture"/>
+                          <pic:cNvPr id="2001084287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924791545" name="Picture">
+                  <wp:docPr id="1617089999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924791545" name="Picture"/>
+                          <pic:cNvPr id="1617089999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39151,57 +39151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487953736" name="Picture">
+                  <wp:docPr id="1807351759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487953736" name="Picture"/>
+                          <pic:cNvPr id="1807351759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40068,57 +40068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456064821" name="Picture">
+                  <wp:docPr id="178267115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456064821" name="Picture"/>
+                          <pic:cNvPr id="178267115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40171,57 +40171,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828591635" name="Picture">
+                  <wp:docPr id="1898000988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828591635" name="Picture"/>
+                          <pic:cNvPr id="1898000988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41494,57 +41494,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72943912" name="Picture">
+                  <wp:docPr id="1496021137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72943912" name="Picture"/>
+                          <pic:cNvPr id="1496021137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42129,57 +42129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794938470" name="Picture">
+                  <wp:docPr id="568332858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794938470" name="Picture"/>
+                          <pic:cNvPr id="568332858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42200,57 +42200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878736375" name="Picture">
+                  <wp:docPr id="1952939094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878736375" name="Picture"/>
+                          <pic:cNvPr id="1952939094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42614,57 +42614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590287132" name="Picture">
+                  <wp:docPr id="728546799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590287132" name="Picture"/>
+                          <pic:cNvPr id="728546799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>