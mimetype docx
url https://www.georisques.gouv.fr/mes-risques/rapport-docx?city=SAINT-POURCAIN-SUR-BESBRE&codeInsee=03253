--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034016863" name="Picture">
+                  <wp:docPr id="1510141924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034016863" name="Picture"/>
+                          <pic:cNvPr id="1510141924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1265955930" name="Picture">
+                  <wp:docPr id="1288774356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1265955930" name="Picture"/>
+                          <pic:cNvPr id="1288774356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2039572122" name="Picture">
+                        <wp:docPr id="1648607777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2039572122" name="Picture"/>
+                                <pic:cNvPr id="1648607777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120820976" name="Picture">
+                  <wp:docPr id="1198023145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120820976" name="Picture"/>
+                          <pic:cNvPr id="1198023145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837687040" name="Picture">
+                  <wp:docPr id="393066630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837687040" name="Picture"/>
+                          <pic:cNvPr id="393066630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71588887" name="Picture">
+                  <wp:docPr id="1795092665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71588887" name="Picture"/>
+                          <pic:cNvPr id="1795092665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091925800" name="Picture">
+                  <wp:docPr id="1830654713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091925800" name="Picture"/>
+                          <pic:cNvPr id="1830654713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1265430480" name="Picture">
+                  <wp:docPr id="2111366005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1265430480" name="Picture"/>
+                          <pic:cNvPr id="2111366005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="620312604" name="Picture">
+                        <wp:docPr id="220408507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="620312604" name="Picture"/>
+                                <pic:cNvPr id="220408507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1358074549" name="Picture">
+                        <wp:docPr id="1937515900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1358074549" name="Picture"/>
+                                <pic:cNvPr id="1937515900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2004307280" name="Picture">
+                        <wp:docPr id="1798546925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2004307280" name="Picture"/>
+                                <pic:cNvPr id="1798546925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1183756846" name="Picture">
+                        <wp:docPr id="1436208229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1183756846" name="Picture"/>
+                                <pic:cNvPr id="1436208229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="519606746" name="Picture">
+                        <wp:docPr id="83887276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="519606746" name="Picture"/>
+                                <pic:cNvPr id="83887276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="189969129" name="Picture">
+                        <wp:docPr id="912950463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="189969129" name="Picture"/>
+                                <pic:cNvPr id="912950463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="105482172" name="Picture">
+                        <wp:docPr id="1931635056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="105482172" name="Picture"/>
+                                <pic:cNvPr id="1931635056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="841650214" name="Picture">
+                        <wp:docPr id="1161284893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="841650214" name="Picture"/>
+                                <pic:cNvPr id="1161284893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98094244" name="Picture">
+                        <wp:docPr id="1447774276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98094244" name="Picture"/>
+                                <pic:cNvPr id="1447774276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="135631183" name="Picture">
+                        <wp:docPr id="1415109984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="135631183" name="Picture"/>
+                                <pic:cNvPr id="1415109984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="947462462" name="Picture">
+                        <wp:docPr id="234276245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="947462462" name="Picture"/>
+                                <pic:cNvPr id="234276245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1890954805" name="Picture">
+                        <wp:docPr id="973445714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1890954805" name="Picture"/>
+                                <pic:cNvPr id="973445714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="615257176" name="Picture">
+                        <wp:docPr id="1204403187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="615257176" name="Picture"/>
+                                <pic:cNvPr id="1204403187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="918592114" name="Picture">
+                        <wp:docPr id="2068717561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="918592114" name="Picture"/>
+                                <pic:cNvPr id="2068717561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="156168143" name="Picture">
+                        <wp:docPr id="1273422439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="156168143" name="Picture"/>
+                                <pic:cNvPr id="1273422439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927677847" name="Picture">
+                  <wp:docPr id="1121002621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927677847" name="Picture"/>
+                          <pic:cNvPr id="1121002621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816815673" name="Picture">
+                  <wp:docPr id="2139565927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816815673" name="Picture"/>
+                          <pic:cNvPr id="2139565927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794538107" name="Picture">
+                  <wp:docPr id="113219999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794538107" name="Picture"/>
+                          <pic:cNvPr id="113219999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749621318" name="Picture">
+                  <wp:docPr id="1001450689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749621318" name="Picture"/>
+                          <pic:cNvPr id="1001450689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038323884" name="Picture">
+                  <wp:docPr id="1976359393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038323884" name="Picture"/>
+                          <pic:cNvPr id="1976359393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802073002" name="Picture">
+                  <wp:docPr id="354620663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802073002" name="Picture"/>
+                          <pic:cNvPr id="354620663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="979148796" name="Picture">
+                        <wp:docPr id="2013825366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="979148796" name="Picture"/>
+                                <pic:cNvPr id="2013825366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727855783" name="Picture">
+                  <wp:docPr id="1016373386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727855783" name="Picture"/>
+                          <pic:cNvPr id="1016373386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693484090" name="Picture">
+                  <wp:docPr id="1042269646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693484090" name="Picture"/>
+                          <pic:cNvPr id="1042269646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999139731" name="Picture">
+                  <wp:docPr id="48343394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999139731" name="Picture"/>
+                          <pic:cNvPr id="48343394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566236889" name="Picture">
+                  <wp:docPr id="1209696690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566236889" name="Picture"/>
+                          <pic:cNvPr id="1209696690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181818385" name="Picture">
+                  <wp:docPr id="1442010914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181818385" name="Picture"/>
+                          <pic:cNvPr id="1442010914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886969318" name="Picture">
+                  <wp:docPr id="674415759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886969318" name="Picture"/>
+                          <pic:cNvPr id="674415759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="241352199" name="Picture">
+                        <wp:docPr id="1773481291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="241352199" name="Picture"/>
+                                <pic:cNvPr id="1773481291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="339101188" name="Picture">
+                        <wp:docPr id="1612801853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="339101188" name="Picture"/>
+                                <pic:cNvPr id="1612801853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716699556" name="Picture">
+                  <wp:docPr id="2080718601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716699556" name="Picture"/>
+                          <pic:cNvPr id="2080718601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267088322" name="Picture">
+                  <wp:docPr id="1665786680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267088322" name="Picture"/>
+                          <pic:cNvPr id="1665786680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127107176" name="Picture">
+                  <wp:docPr id="186112946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127107176" name="Picture"/>
+                          <pic:cNvPr id="186112946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054148960" name="Picture">
+                  <wp:docPr id="2132517568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054148960" name="Picture"/>
+                          <pic:cNvPr id="2132517568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743182845" name="Picture">
+                  <wp:docPr id="658966638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743182845" name="Picture"/>
+                          <pic:cNvPr id="658966638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931368834" name="Picture">
+                  <wp:docPr id="1264960843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931368834" name="Picture"/>
+                          <pic:cNvPr id="1264960843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1183784886" name="Picture">
+                        <wp:docPr id="65046149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1183784886" name="Picture"/>
+                                <pic:cNvPr id="65046149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32910,57 +32910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465101917" name="Picture">
+                  <wp:docPr id="1192534015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465101917" name="Picture"/>
+                          <pic:cNvPr id="1192534015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32999,57 +32999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931881154" name="Picture">
+                  <wp:docPr id="435535426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931881154" name="Picture"/>
+                          <pic:cNvPr id="435535426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164084522" name="Picture">
+                  <wp:docPr id="514250583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164084522" name="Picture"/>
+                          <pic:cNvPr id="514250583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34641,57 +34641,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031863631" name="Picture">
+                  <wp:docPr id="863320632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031863631" name="Picture"/>
+                          <pic:cNvPr id="863320632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34744,57 +34744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1249815028" name="Picture">
+                  <wp:docPr id="2043452624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1249815028" name="Picture"/>
+                          <pic:cNvPr id="2043452624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36121,57 +36121,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361038865" name="Picture">
+                  <wp:docPr id="2067947050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361038865" name="Picture"/>
+                          <pic:cNvPr id="2067947050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37264,57 +37264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889423916" name="Picture">
+                        <wp:docPr id="54149192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889423916" name="Picture"/>
+                                <pic:cNvPr id="54149192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38632,57 +38632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32607007" name="Picture">
+                  <wp:docPr id="1863883593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32607007" name="Picture"/>
+                          <pic:cNvPr id="1863883593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38721,57 +38721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672801253" name="Picture">
+                  <wp:docPr id="1047641826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672801253" name="Picture"/>
+                          <pic:cNvPr id="1047641826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39353,57 +39353,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794863186" name="Picture">
+                  <wp:docPr id="1393857682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794863186" name="Picture"/>
+                          <pic:cNvPr id="1393857682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40297,57 +40297,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149102408" name="Picture">
+                  <wp:docPr id="1767605511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149102408" name="Picture"/>
+                          <pic:cNvPr id="1767605511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40409,57 +40409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651542802" name="Picture">
+                  <wp:docPr id="330062935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651542802" name="Picture"/>
+                          <pic:cNvPr id="330062935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42068,57 +42068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635211960" name="Picture">
+                  <wp:docPr id="257496255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635211960" name="Picture"/>
+                          <pic:cNvPr id="257496255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43247,57 +43247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380926640" name="Picture">
+                  <wp:docPr id="2099834110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380926640" name="Picture"/>
+                          <pic:cNvPr id="2099834110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43327,57 +43327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230238645" name="Picture">
+                  <wp:docPr id="1586324250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230238645" name="Picture"/>
+                          <pic:cNvPr id="1586324250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43815,57 +43815,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386961638" name="Picture">
+                  <wp:docPr id="1647616582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386961638" name="Picture"/>
+                          <pic:cNvPr id="1647616582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>