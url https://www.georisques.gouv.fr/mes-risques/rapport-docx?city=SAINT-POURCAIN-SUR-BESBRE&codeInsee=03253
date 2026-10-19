--- v1 (2026-10-16)
+++ v2 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510141924" name="Picture">
+                  <wp:docPr id="2113220650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510141924" name="Picture"/>
+                          <pic:cNvPr id="2113220650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288774356" name="Picture">
+                  <wp:docPr id="2100853468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288774356" name="Picture"/>
+                          <pic:cNvPr id="2100853468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1648607777" name="Picture">
+                        <wp:docPr id="171519676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1648607777" name="Picture"/>
+                                <pic:cNvPr id="171519676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198023145" name="Picture">
+                  <wp:docPr id="1508108308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198023145" name="Picture"/>
+                          <pic:cNvPr id="1508108308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393066630" name="Picture">
+                  <wp:docPr id="1574157380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393066630" name="Picture"/>
+                          <pic:cNvPr id="1574157380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795092665" name="Picture">
+                  <wp:docPr id="1539931833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795092665" name="Picture"/>
+                          <pic:cNvPr id="1539931833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830654713" name="Picture">
+                  <wp:docPr id="181469601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830654713" name="Picture"/>
+                          <pic:cNvPr id="181469601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111366005" name="Picture">
+                  <wp:docPr id="36313483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111366005" name="Picture"/>
+                          <pic:cNvPr id="36313483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="220408507" name="Picture">
+                        <wp:docPr id="2094297165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="220408507" name="Picture"/>
+                                <pic:cNvPr id="2094297165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1937515900" name="Picture">
+                        <wp:docPr id="601532890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1937515900" name="Picture"/>
+                                <pic:cNvPr id="601532890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1798546925" name="Picture">
+                        <wp:docPr id="703121977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1798546925" name="Picture"/>
+                                <pic:cNvPr id="703121977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1436208229" name="Picture">
+                        <wp:docPr id="999070613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1436208229" name="Picture"/>
+                                <pic:cNvPr id="999070613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="83887276" name="Picture">
+                        <wp:docPr id="1338806143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="83887276" name="Picture"/>
+                                <pic:cNvPr id="1338806143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="912950463" name="Picture">
+                        <wp:docPr id="372056597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="912950463" name="Picture"/>
+                                <pic:cNvPr id="372056597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1931635056" name="Picture">
+                        <wp:docPr id="890282309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1931635056" name="Picture"/>
+                                <pic:cNvPr id="890282309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1161284893" name="Picture">
+                        <wp:docPr id="1842589899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1161284893" name="Picture"/>
+                                <pic:cNvPr id="1842589899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1447774276" name="Picture">
+                        <wp:docPr id="1200835520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1447774276" name="Picture"/>
+                                <pic:cNvPr id="1200835520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1415109984" name="Picture">
+                        <wp:docPr id="837485863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1415109984" name="Picture"/>
+                                <pic:cNvPr id="837485863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="234276245" name="Picture">
+                        <wp:docPr id="978443680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="234276245" name="Picture"/>
+                                <pic:cNvPr id="978443680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="973445714" name="Picture">
+                        <wp:docPr id="1659009017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="973445714" name="Picture"/>
+                                <pic:cNvPr id="1659009017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1204403187" name="Picture">
+                        <wp:docPr id="1485054633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1204403187" name="Picture"/>
+                                <pic:cNvPr id="1485054633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2068717561" name="Picture">
+                        <wp:docPr id="337011210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2068717561" name="Picture"/>
+                                <pic:cNvPr id="337011210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1273422439" name="Picture">
+                        <wp:docPr id="948502100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1273422439" name="Picture"/>
+                                <pic:cNvPr id="948502100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121002621" name="Picture">
+                  <wp:docPr id="1569475647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121002621" name="Picture"/>
+                          <pic:cNvPr id="1569475647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139565927" name="Picture">
+                  <wp:docPr id="837674059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139565927" name="Picture"/>
+                          <pic:cNvPr id="837674059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113219999" name="Picture">
+                  <wp:docPr id="815899283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113219999" name="Picture"/>
+                          <pic:cNvPr id="815899283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001450689" name="Picture">
+                  <wp:docPr id="384720047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001450689" name="Picture"/>
+                          <pic:cNvPr id="384720047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976359393" name="Picture">
+                  <wp:docPr id="801926393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976359393" name="Picture"/>
+                          <pic:cNvPr id="801926393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354620663" name="Picture">
+                  <wp:docPr id="109188760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354620663" name="Picture"/>
+                          <pic:cNvPr id="109188760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2013825366" name="Picture">
+                        <wp:docPr id="1710969877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2013825366" name="Picture"/>
+                                <pic:cNvPr id="1710969877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016373386" name="Picture">
+                  <wp:docPr id="1960711711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016373386" name="Picture"/>
+                          <pic:cNvPr id="1960711711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042269646" name="Picture">
+                  <wp:docPr id="406894138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042269646" name="Picture"/>
+                          <pic:cNvPr id="406894138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48343394" name="Picture">
+                  <wp:docPr id="656671451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48343394" name="Picture"/>
+                          <pic:cNvPr id="656671451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209696690" name="Picture">
+                  <wp:docPr id="977010090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209696690" name="Picture"/>
+                          <pic:cNvPr id="977010090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442010914" name="Picture">
+                  <wp:docPr id="1678640669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442010914" name="Picture"/>
+                          <pic:cNvPr id="1678640669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674415759" name="Picture">
+                  <wp:docPr id="1336087315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674415759" name="Picture"/>
+                          <pic:cNvPr id="1336087315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1773481291" name="Picture">
+                        <wp:docPr id="975863856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1773481291" name="Picture"/>
+                                <pic:cNvPr id="975863856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1612801853" name="Picture">
+                        <wp:docPr id="238947959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1612801853" name="Picture"/>
+                                <pic:cNvPr id="238947959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080718601" name="Picture">
+                  <wp:docPr id="1837787455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080718601" name="Picture"/>
+                          <pic:cNvPr id="1837787455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665786680" name="Picture">
+                  <wp:docPr id="1168827325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665786680" name="Picture"/>
+                          <pic:cNvPr id="1168827325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186112946" name="Picture">
+                  <wp:docPr id="212153619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186112946" name="Picture"/>
+                          <pic:cNvPr id="212153619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132517568" name="Picture">
+                  <wp:docPr id="433028032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132517568" name="Picture"/>
+                          <pic:cNvPr id="433028032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658966638" name="Picture">
+                  <wp:docPr id="1995412033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658966638" name="Picture"/>
+                          <pic:cNvPr id="1995412033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264960843" name="Picture">
+                  <wp:docPr id="659648607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264960843" name="Picture"/>
+                          <pic:cNvPr id="659648607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="65046149" name="Picture">
+                        <wp:docPr id="1562849239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="65046149" name="Picture"/>
+                                <pic:cNvPr id="1562849239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32910,57 +32910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192534015" name="Picture">
+                  <wp:docPr id="1761394434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192534015" name="Picture"/>
+                          <pic:cNvPr id="1761394434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32999,57 +32999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435535426" name="Picture">
+                  <wp:docPr id="1974472275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435535426" name="Picture"/>
+                          <pic:cNvPr id="1974472275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514250583" name="Picture">
+                  <wp:docPr id="294510245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514250583" name="Picture"/>
+                          <pic:cNvPr id="294510245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34641,57 +34641,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863320632" name="Picture">
+                  <wp:docPr id="1450749492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863320632" name="Picture"/>
+                          <pic:cNvPr id="1450749492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34744,57 +34744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043452624" name="Picture">
+                  <wp:docPr id="662271842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043452624" name="Picture"/>
+                          <pic:cNvPr id="662271842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36121,57 +36121,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067947050" name="Picture">
+                  <wp:docPr id="760000511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067947050" name="Picture"/>
+                          <pic:cNvPr id="760000511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37264,57 +37264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="54149192" name="Picture">
+                        <wp:docPr id="1234741125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="54149192" name="Picture"/>
+                                <pic:cNvPr id="1234741125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38632,57 +38632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863883593" name="Picture">
+                  <wp:docPr id="1652261210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863883593" name="Picture"/>
+                          <pic:cNvPr id="1652261210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38721,57 +38721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047641826" name="Picture">
+                  <wp:docPr id="1859364383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047641826" name="Picture"/>
+                          <pic:cNvPr id="1859364383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39353,57 +39353,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393857682" name="Picture">
+                  <wp:docPr id="1904194289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393857682" name="Picture"/>
+                          <pic:cNvPr id="1904194289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40297,57 +40297,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767605511" name="Picture">
+                  <wp:docPr id="591932400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767605511" name="Picture"/>
+                          <pic:cNvPr id="591932400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40409,57 +40409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330062935" name="Picture">
+                  <wp:docPr id="1541064366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330062935" name="Picture"/>
+                          <pic:cNvPr id="1541064366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42068,57 +42068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257496255" name="Picture">
+                  <wp:docPr id="2145002301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257496255" name="Picture"/>
+                          <pic:cNvPr id="2145002301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43247,57 +43247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099834110" name="Picture">
+                  <wp:docPr id="1487696015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099834110" name="Picture"/>
+                          <pic:cNvPr id="1487696015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43327,57 +43327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1586324250" name="Picture">
+                  <wp:docPr id="12738836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1586324250" name="Picture"/>
+                          <pic:cNvPr id="12738836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43815,57 +43815,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647616582" name="Picture">
+                  <wp:docPr id="276963764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647616582" name="Picture"/>
+                          <pic:cNvPr id="276963764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>