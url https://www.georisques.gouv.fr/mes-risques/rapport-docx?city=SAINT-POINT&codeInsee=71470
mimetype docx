--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136072199" name="Picture">
+                  <wp:docPr id="220061681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136072199" name="Picture"/>
+                          <pic:cNvPr id="220061681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990028035" name="Picture">
+                  <wp:docPr id="672925154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990028035" name="Picture"/>
+                          <pic:cNvPr id="672925154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1392890756" name="Picture">
+                        <wp:docPr id="1901242572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1392890756" name="Picture"/>
+                                <pic:cNvPr id="1901242572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="177310624" name="Picture">
+                  <wp:docPr id="363369567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="177310624" name="Picture"/>
+                          <pic:cNvPr id="363369567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023034533" name="Picture">
+                  <wp:docPr id="284852485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023034533" name="Picture"/>
+                          <pic:cNvPr id="284852485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105702698" name="Picture">
+                  <wp:docPr id="1838888874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105702698" name="Picture"/>
+                          <pic:cNvPr id="1838888874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170565182" name="Picture">
+                  <wp:docPr id="112717807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170565182" name="Picture"/>
+                          <pic:cNvPr id="112717807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946443593" name="Picture">
+                  <wp:docPr id="914681798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946443593" name="Picture"/>
+                          <pic:cNvPr id="914681798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1447844034" name="Picture">
+                        <wp:docPr id="1560677448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1447844034" name="Picture"/>
+                                <pic:cNvPr id="1560677448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2056608485" name="Picture">
+                        <wp:docPr id="356354102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2056608485" name="Picture"/>
+                                <pic:cNvPr id="356354102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="535959574" name="Picture">
+                        <wp:docPr id="1813343480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="535959574" name="Picture"/>
+                                <pic:cNvPr id="1813343480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="916571926" name="Picture">
+                        <wp:docPr id="100450880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="916571926" name="Picture"/>
+                                <pic:cNvPr id="100450880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="682128136" name="Picture">
+                        <wp:docPr id="1983996483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="682128136" name="Picture"/>
+                                <pic:cNvPr id="1983996483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1977982343" name="Picture">
+                        <wp:docPr id="2084552083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1977982343" name="Picture"/>
+                                <pic:cNvPr id="2084552083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="644656922" name="Picture">
+                        <wp:docPr id="1012411206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="644656922" name="Picture"/>
+                                <pic:cNvPr id="1012411206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="382577477" name="Picture">
+                        <wp:docPr id="339283260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="382577477" name="Picture"/>
+                                <pic:cNvPr id="339283260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="512657380" name="Picture">
+                        <wp:docPr id="1296329019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="512657380" name="Picture"/>
+                                <pic:cNvPr id="1296329019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="456611093" name="Picture">
+                        <wp:docPr id="1823803640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="456611093" name="Picture"/>
+                                <pic:cNvPr id="1823803640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="105900350" name="Picture">
+                        <wp:docPr id="491694590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="105900350" name="Picture"/>
+                                <pic:cNvPr id="491694590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974026485" name="Picture">
+                        <wp:docPr id="621791872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974026485" name="Picture"/>
+                                <pic:cNvPr id="621791872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348220948" name="Picture">
+                  <wp:docPr id="2106955716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348220948" name="Picture"/>
+                          <pic:cNvPr id="2106955716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724784865" name="Picture">
+                  <wp:docPr id="1601170107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724784865" name="Picture"/>
+                          <pic:cNvPr id="1601170107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894901346" name="Picture">
+                  <wp:docPr id="1733715452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894901346" name="Picture"/>
+                          <pic:cNvPr id="1733715452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559353892" name="Picture">
+                  <wp:docPr id="724295600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559353892" name="Picture"/>
+                          <pic:cNvPr id="724295600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294760947" name="Picture">
+                  <wp:docPr id="2099533777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294760947" name="Picture"/>
+                          <pic:cNvPr id="2099533777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346414014" name="Picture">
+                  <wp:docPr id="926895640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346414014" name="Picture"/>
+                          <pic:cNvPr id="926895640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1765665330" name="Picture">
+                        <wp:docPr id="1372701008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1765665330" name="Picture"/>
+                                <pic:cNvPr id="1372701008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112392579" name="Picture">
+                  <wp:docPr id="172161054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112392579" name="Picture"/>
+                          <pic:cNvPr id="172161054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740546833" name="Picture">
+                  <wp:docPr id="40287452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740546833" name="Picture"/>
+                          <pic:cNvPr id="40287452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709483229" name="Picture">
+                  <wp:docPr id="1566713473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709483229" name="Picture"/>
+                          <pic:cNvPr id="1566713473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69534812" name="Picture">
+                  <wp:docPr id="1322906851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69534812" name="Picture"/>
+                          <pic:cNvPr id="1322906851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051068051" name="Picture">
+                  <wp:docPr id="244519129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051068051" name="Picture"/>
+                          <pic:cNvPr id="244519129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680647687" name="Picture">
+                  <wp:docPr id="1925624196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680647687" name="Picture"/>
+                          <pic:cNvPr id="1925624196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1176953916" name="Picture">
+                        <wp:docPr id="910379766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1176953916" name="Picture"/>
+                                <pic:cNvPr id="910379766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1420566797" name="Picture">
+                        <wp:docPr id="2043551620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1420566797" name="Picture"/>
+                                <pic:cNvPr id="2043551620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635058336" name="Picture">
+                  <wp:docPr id="1442246321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635058336" name="Picture"/>
+                          <pic:cNvPr id="1442246321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918363999" name="Picture">
+                  <wp:docPr id="1322619428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918363999" name="Picture"/>
+                          <pic:cNvPr id="1322619428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851305161" name="Picture">
+                  <wp:docPr id="1769019391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851305161" name="Picture"/>
+                          <pic:cNvPr id="1769019391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388837817" name="Picture">
+                  <wp:docPr id="828572527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388837817" name="Picture"/>
+                          <pic:cNvPr id="828572527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812156993" name="Picture">
+                  <wp:docPr id="1950348821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812156993" name="Picture"/>
+                          <pic:cNvPr id="1950348821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876575772" name="Picture">
+                  <wp:docPr id="1720287602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876575772" name="Picture"/>
+                          <pic:cNvPr id="1720287602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303493160" name="Picture">
+                        <wp:docPr id="154293685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303493160" name="Picture"/>
+                                <pic:cNvPr id="154293685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44163102" name="Picture">
+                  <wp:docPr id="597346288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44163102" name="Picture"/>
+                          <pic:cNvPr id="597346288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275888400" name="Picture">
+                  <wp:docPr id="611825015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275888400" name="Picture"/>
+                          <pic:cNvPr id="611825015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259539445" name="Picture">
+                  <wp:docPr id="1254943861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259539445" name="Picture"/>
+                          <pic:cNvPr id="1254943861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784290109" name="Picture">
+                  <wp:docPr id="87654465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784290109" name="Picture"/>
+                          <pic:cNvPr id="87654465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958185246" name="Picture">
+                  <wp:docPr id="1483016334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958185246" name="Picture"/>
+                          <pic:cNvPr id="1483016334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827263353" name="Picture">
+                  <wp:docPr id="686580772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827263353" name="Picture"/>
+                          <pic:cNvPr id="686580772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1847904432" name="Picture">
+                        <wp:docPr id="1370889515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1847904432" name="Picture"/>
+                                <pic:cNvPr id="1370889515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282714646" name="Picture">
+                  <wp:docPr id="447782525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282714646" name="Picture"/>
+                          <pic:cNvPr id="447782525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999865072" name="Picture">
+                  <wp:docPr id="729458356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999865072" name="Picture"/>
+                          <pic:cNvPr id="729458356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483278251" name="Picture">
+                  <wp:docPr id="2111521334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483278251" name="Picture"/>
+                          <pic:cNvPr id="2111521334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>