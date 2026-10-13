--- v1 (2026-10-11)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220061681" name="Picture">
+                  <wp:docPr id="1950034466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220061681" name="Picture"/>
+                          <pic:cNvPr id="1950034466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672925154" name="Picture">
+                  <wp:docPr id="1389678448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672925154" name="Picture"/>
+                          <pic:cNvPr id="1389678448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1901242572" name="Picture">
+                        <wp:docPr id="1767179983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1901242572" name="Picture"/>
+                                <pic:cNvPr id="1767179983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363369567" name="Picture">
+                  <wp:docPr id="1802704975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363369567" name="Picture"/>
+                          <pic:cNvPr id="1802704975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284852485" name="Picture">
+                  <wp:docPr id="1741708091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284852485" name="Picture"/>
+                          <pic:cNvPr id="1741708091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838888874" name="Picture">
+                  <wp:docPr id="51842052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838888874" name="Picture"/>
+                          <pic:cNvPr id="51842052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112717807" name="Picture">
+                  <wp:docPr id="81938471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112717807" name="Picture"/>
+                          <pic:cNvPr id="81938471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914681798" name="Picture">
+                  <wp:docPr id="387385940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914681798" name="Picture"/>
+                          <pic:cNvPr id="387385940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1560677448" name="Picture">
+                        <wp:docPr id="1100174735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1560677448" name="Picture"/>
+                                <pic:cNvPr id="1100174735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="356354102" name="Picture">
+                        <wp:docPr id="1538966492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="356354102" name="Picture"/>
+                                <pic:cNvPr id="1538966492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1813343480" name="Picture">
+                        <wp:docPr id="2096500964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1813343480" name="Picture"/>
+                                <pic:cNvPr id="2096500964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100450880" name="Picture">
+                        <wp:docPr id="747844295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100450880" name="Picture"/>
+                                <pic:cNvPr id="747844295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1983996483" name="Picture">
+                        <wp:docPr id="1391560721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1983996483" name="Picture"/>
+                                <pic:cNvPr id="1391560721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2084552083" name="Picture">
+                        <wp:docPr id="1599477732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2084552083" name="Picture"/>
+                                <pic:cNvPr id="1599477732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1012411206" name="Picture">
+                        <wp:docPr id="1504229808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1012411206" name="Picture"/>
+                                <pic:cNvPr id="1504229808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="339283260" name="Picture">
+                        <wp:docPr id="1756877453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="339283260" name="Picture"/>
+                                <pic:cNvPr id="1756877453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1296329019" name="Picture">
+                        <wp:docPr id="1357080790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1296329019" name="Picture"/>
+                                <pic:cNvPr id="1357080790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1823803640" name="Picture">
+                        <wp:docPr id="266765538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1823803640" name="Picture"/>
+                                <pic:cNvPr id="266765538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="491694590" name="Picture">
+                        <wp:docPr id="1925630769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="491694590" name="Picture"/>
+                                <pic:cNvPr id="1925630769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="621791872" name="Picture">
+                        <wp:docPr id="1050726835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="621791872" name="Picture"/>
+                                <pic:cNvPr id="1050726835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106955716" name="Picture">
+                  <wp:docPr id="1463250280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106955716" name="Picture"/>
+                          <pic:cNvPr id="1463250280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601170107" name="Picture">
+                  <wp:docPr id="1002454139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601170107" name="Picture"/>
+                          <pic:cNvPr id="1002454139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733715452" name="Picture">
+                  <wp:docPr id="265986246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733715452" name="Picture"/>
+                          <pic:cNvPr id="265986246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724295600" name="Picture">
+                  <wp:docPr id="459428898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724295600" name="Picture"/>
+                          <pic:cNvPr id="459428898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099533777" name="Picture">
+                  <wp:docPr id="1401035316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099533777" name="Picture"/>
+                          <pic:cNvPr id="1401035316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926895640" name="Picture">
+                  <wp:docPr id="899563009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926895640" name="Picture"/>
+                          <pic:cNvPr id="899563009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1372701008" name="Picture">
+                        <wp:docPr id="1114155249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1372701008" name="Picture"/>
+                                <pic:cNvPr id="1114155249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172161054" name="Picture">
+                  <wp:docPr id="1416774457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172161054" name="Picture"/>
+                          <pic:cNvPr id="1416774457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40287452" name="Picture">
+                  <wp:docPr id="1611747405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40287452" name="Picture"/>
+                          <pic:cNvPr id="1611747405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566713473" name="Picture">
+                  <wp:docPr id="1731810206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566713473" name="Picture"/>
+                          <pic:cNvPr id="1731810206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322906851" name="Picture">
+                  <wp:docPr id="367736397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322906851" name="Picture"/>
+                          <pic:cNvPr id="367736397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="244519129" name="Picture">
+                  <wp:docPr id="977744726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="244519129" name="Picture"/>
+                          <pic:cNvPr id="977744726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925624196" name="Picture">
+                  <wp:docPr id="730220067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925624196" name="Picture"/>
+                          <pic:cNvPr id="730220067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="910379766" name="Picture">
+                        <wp:docPr id="1237023512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="910379766" name="Picture"/>
+                                <pic:cNvPr id="1237023512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2043551620" name="Picture">
+                        <wp:docPr id="1232273621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2043551620" name="Picture"/>
+                                <pic:cNvPr id="1232273621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442246321" name="Picture">
+                  <wp:docPr id="1535299928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442246321" name="Picture"/>
+                          <pic:cNvPr id="1535299928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322619428" name="Picture">
+                  <wp:docPr id="289468763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322619428" name="Picture"/>
+                          <pic:cNvPr id="289468763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769019391" name="Picture">
+                  <wp:docPr id="1801618418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769019391" name="Picture"/>
+                          <pic:cNvPr id="1801618418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828572527" name="Picture">
+                  <wp:docPr id="378295241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828572527" name="Picture"/>
+                          <pic:cNvPr id="378295241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950348821" name="Picture">
+                  <wp:docPr id="393594311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950348821" name="Picture"/>
+                          <pic:cNvPr id="393594311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720287602" name="Picture">
+                  <wp:docPr id="2094131890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720287602" name="Picture"/>
+                          <pic:cNvPr id="2094131890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="154293685" name="Picture">
+                        <wp:docPr id="933077132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="154293685" name="Picture"/>
+                                <pic:cNvPr id="933077132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597346288" name="Picture">
+                  <wp:docPr id="1156204727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597346288" name="Picture"/>
+                          <pic:cNvPr id="1156204727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611825015" name="Picture">
+                  <wp:docPr id="463386859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611825015" name="Picture"/>
+                          <pic:cNvPr id="463386859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254943861" name="Picture">
+                  <wp:docPr id="1914157600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254943861" name="Picture"/>
+                          <pic:cNvPr id="1914157600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87654465" name="Picture">
+                  <wp:docPr id="283200637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87654465" name="Picture"/>
+                          <pic:cNvPr id="283200637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483016334" name="Picture">
+                  <wp:docPr id="1205728448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483016334" name="Picture"/>
+                          <pic:cNvPr id="1205728448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686580772" name="Picture">
+                  <wp:docPr id="1687735459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686580772" name="Picture"/>
+                          <pic:cNvPr id="1687735459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1370889515" name="Picture">
+                        <wp:docPr id="1921056235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1370889515" name="Picture"/>
+                                <pic:cNvPr id="1921056235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447782525" name="Picture">
+                  <wp:docPr id="1356843724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447782525" name="Picture"/>
+                          <pic:cNvPr id="1356843724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729458356" name="Picture">
+                  <wp:docPr id="1182440636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729458356" name="Picture"/>
+                          <pic:cNvPr id="1182440636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111521334" name="Picture">
+                  <wp:docPr id="768540016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111521334" name="Picture"/>
+                          <pic:cNvPr id="768540016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>