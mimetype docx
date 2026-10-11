--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638597734" name="Picture">
+                  <wp:docPr id="1196242071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638597734" name="Picture"/>
+                          <pic:cNvPr id="1196242071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909730305" name="Picture">
+                  <wp:docPr id="1516546778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909730305" name="Picture"/>
+                          <pic:cNvPr id="1516546778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1714745372" name="Picture">
+                        <wp:docPr id="1650019291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1714745372" name="Picture"/>
+                                <pic:cNvPr id="1650019291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105239421" name="Picture">
+                  <wp:docPr id="1225631411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105239421" name="Picture"/>
+                          <pic:cNvPr id="1225631411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761735935" name="Picture">
+                  <wp:docPr id="1352023443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761735935" name="Picture"/>
+                          <pic:cNvPr id="1352023443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929752293" name="Picture">
+                  <wp:docPr id="1412374024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929752293" name="Picture"/>
+                          <pic:cNvPr id="1412374024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915241250" name="Picture">
+                  <wp:docPr id="489811103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915241250" name="Picture"/>
+                          <pic:cNvPr id="489811103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686179153" name="Picture">
+                  <wp:docPr id="1537633031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686179153" name="Picture"/>
+                          <pic:cNvPr id="1537633031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="89235111" name="Picture">
+                        <wp:docPr id="1811559073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="89235111" name="Picture"/>
+                                <pic:cNvPr id="1811559073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692557536" name="Picture">
+                        <wp:docPr id="1615110222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692557536" name="Picture"/>
+                                <pic:cNvPr id="1615110222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1340637090" name="Picture">
+                        <wp:docPr id="1685971123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1340637090" name="Picture"/>
+                                <pic:cNvPr id="1685971123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1322490109" name="Picture">
+                        <wp:docPr id="1927211904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1322490109" name="Picture"/>
+                                <pic:cNvPr id="1927211904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="924676418" name="Picture">
+                        <wp:docPr id="2121752830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="924676418" name="Picture"/>
+                                <pic:cNvPr id="2121752830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="633623208" name="Picture">
+                        <wp:docPr id="1667640386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="633623208" name="Picture"/>
+                                <pic:cNvPr id="1667640386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1762185860" name="Picture">
+                        <wp:docPr id="733320075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1762185860" name="Picture"/>
+                                <pic:cNvPr id="733320075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="772955694" name="Picture">
+                        <wp:docPr id="1311748785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="772955694" name="Picture"/>
+                                <pic:cNvPr id="1311748785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411406133" name="Picture">
+                        <wp:docPr id="1030301544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411406133" name="Picture"/>
+                                <pic:cNvPr id="1030301544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1353833420" name="Picture">
+                        <wp:docPr id="1932397370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1353833420" name="Picture"/>
+                                <pic:cNvPr id="1932397370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="562495624" name="Picture">
+                        <wp:docPr id="488178324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="562495624" name="Picture"/>
+                                <pic:cNvPr id="488178324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="456101763" name="Picture">
+                        <wp:docPr id="1549108650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="456101763" name="Picture"/>
+                                <pic:cNvPr id="1549108650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1095110328" name="Picture">
+                        <wp:docPr id="783252228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1095110328" name="Picture"/>
+                                <pic:cNvPr id="783252228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="667680569" name="Picture">
+                        <wp:docPr id="694099735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="667680569" name="Picture"/>
+                                <pic:cNvPr id="694099735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1566070268" name="Picture">
+                        <wp:docPr id="808366780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1566070268" name="Picture"/>
+                                <pic:cNvPr id="808366780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445225370" name="Picture">
+                  <wp:docPr id="1561689168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445225370" name="Picture"/>
+                          <pic:cNvPr id="1561689168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1689750570" name="Picture">
+                  <wp:docPr id="1977422526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1689750570" name="Picture"/>
+                          <pic:cNvPr id="1977422526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784371207" name="Picture">
+                  <wp:docPr id="987109146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784371207" name="Picture"/>
+                          <pic:cNvPr id="987109146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294287187" name="Picture">
+                  <wp:docPr id="1120430920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294287187" name="Picture"/>
+                          <pic:cNvPr id="1120430920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046191348" name="Picture">
+                  <wp:docPr id="591958993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046191348" name="Picture"/>
+                          <pic:cNvPr id="591958993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078982040" name="Picture">
+                  <wp:docPr id="616936527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078982040" name="Picture"/>
+                          <pic:cNvPr id="616936527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1218084149" name="Picture">
+                        <wp:docPr id="208757926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1218084149" name="Picture"/>
+                                <pic:cNvPr id="208757926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285879269" name="Picture">
+                  <wp:docPr id="1895017305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285879269" name="Picture"/>
+                          <pic:cNvPr id="1895017305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772887899" name="Picture">
+                  <wp:docPr id="309141382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772887899" name="Picture"/>
+                          <pic:cNvPr id="309141382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925493902" name="Picture">
+                  <wp:docPr id="356388153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925493902" name="Picture"/>
+                          <pic:cNvPr id="356388153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060594360" name="Picture">
+                  <wp:docPr id="317444163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060594360" name="Picture"/>
+                          <pic:cNvPr id="317444163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312996182" name="Picture">
+                  <wp:docPr id="223122318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312996182" name="Picture"/>
+                          <pic:cNvPr id="223122318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226767937" name="Picture">
+                  <wp:docPr id="1644486478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226767937" name="Picture"/>
+                          <pic:cNvPr id="1644486478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="135102567" name="Picture">
+                        <wp:docPr id="24731944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="135102567" name="Picture"/>
+                                <pic:cNvPr id="24731944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1054214880" name="Picture">
+                        <wp:docPr id="1412806279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1054214880" name="Picture"/>
+                                <pic:cNvPr id="1412806279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810028658" name="Picture">
+                  <wp:docPr id="1326197237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810028658" name="Picture"/>
+                          <pic:cNvPr id="1326197237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580449419" name="Picture">
+                  <wp:docPr id="1213001155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580449419" name="Picture"/>
+                          <pic:cNvPr id="1213001155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113494969" name="Picture">
+                  <wp:docPr id="1983752088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113494969" name="Picture"/>
+                          <pic:cNvPr id="1983752088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211081444" name="Picture">
+                  <wp:docPr id="1995403975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211081444" name="Picture"/>
+                          <pic:cNvPr id="1995403975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871143143" name="Picture">
+                  <wp:docPr id="152938469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871143143" name="Picture"/>
+                          <pic:cNvPr id="152938469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651934942" name="Picture">
+                  <wp:docPr id="507807567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651934942" name="Picture"/>
+                          <pic:cNvPr id="507807567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1031899878" name="Picture">
+                        <wp:docPr id="1973233544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1031899878" name="Picture"/>
+                                <pic:cNvPr id="1973233544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33109,57 +33109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325416345" name="Picture">
+                  <wp:docPr id="612347356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325416345" name="Picture"/>
+                          <pic:cNvPr id="612347356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33198,57 +33198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906342115" name="Picture">
+                  <wp:docPr id="1531449608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906342115" name="Picture"/>
+                          <pic:cNvPr id="1531449608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33842,57 +33842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123917439" name="Picture">
+                  <wp:docPr id="1198906510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123917439" name="Picture"/>
+                          <pic:cNvPr id="1198906510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34840,57 +34840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570772707" name="Picture">
+                  <wp:docPr id="2058816525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570772707" name="Picture"/>
+                          <pic:cNvPr id="2058816525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34943,57 +34943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572448058" name="Picture">
+                  <wp:docPr id="1565345576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572448058" name="Picture"/>
+                          <pic:cNvPr id="1565345576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36320,57 +36320,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184543106" name="Picture">
+                  <wp:docPr id="579926210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184543106" name="Picture"/>
+                          <pic:cNvPr id="579926210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37463,57 +37463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2112095023" name="Picture">
+                        <wp:docPr id="1175708499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2112095023" name="Picture"/>
+                                <pic:cNvPr id="1175708499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38831,57 +38831,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032709460" name="Picture">
+                  <wp:docPr id="1130929680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032709460" name="Picture"/>
+                          <pic:cNvPr id="1130929680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38920,57 +38920,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612902437" name="Picture">
+                  <wp:docPr id="448328789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612902437" name="Picture"/>
+                          <pic:cNvPr id="448328789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39552,57 +39552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205282111" name="Picture">
+                  <wp:docPr id="2064955188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205282111" name="Picture"/>
+                          <pic:cNvPr id="2064955188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40496,57 +40496,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580066481" name="Picture">
+                  <wp:docPr id="204718486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580066481" name="Picture"/>
+                          <pic:cNvPr id="204718486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40608,57 +40608,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083060137" name="Picture">
+                  <wp:docPr id="365244660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083060137" name="Picture"/>
+                          <pic:cNvPr id="365244660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42267,57 +42267,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959655097" name="Picture">
+                  <wp:docPr id="310101736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959655097" name="Picture"/>
+                          <pic:cNvPr id="310101736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43446,57 +43446,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855416260" name="Picture">
+                  <wp:docPr id="863672151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855416260" name="Picture"/>
+                          <pic:cNvPr id="863672151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43526,57 +43526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578247812" name="Picture">
+                  <wp:docPr id="1099184599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578247812" name="Picture"/>
+                          <pic:cNvPr id="1099184599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44014,57 +44014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319826413" name="Picture">
+                  <wp:docPr id="123410306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319826413" name="Picture"/>
+                          <pic:cNvPr id="123410306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>