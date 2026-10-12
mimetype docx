--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053224001" name="Picture">
+                  <wp:docPr id="482075321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053224001" name="Picture"/>
+                          <pic:cNvPr id="482075321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390111139" name="Picture">
+                  <wp:docPr id="1129768206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390111139" name="Picture"/>
+                          <pic:cNvPr id="1129768206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="998560937" name="Picture">
+                        <wp:docPr id="592396623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="998560937" name="Picture"/>
+                                <pic:cNvPr id="592396623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515121340" name="Picture">
+                  <wp:docPr id="1060449918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515121340" name="Picture"/>
+                          <pic:cNvPr id="1060449918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496981397" name="Picture">
+                  <wp:docPr id="617219525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496981397" name="Picture"/>
+                          <pic:cNvPr id="617219525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569974167" name="Picture">
+                  <wp:docPr id="750373562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569974167" name="Picture"/>
+                          <pic:cNvPr id="750373562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038047524" name="Picture">
+                  <wp:docPr id="920056041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038047524" name="Picture"/>
+                          <pic:cNvPr id="920056041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564168866" name="Picture">
+                  <wp:docPr id="38408981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564168866" name="Picture"/>
+                          <pic:cNvPr id="38408981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="965230936" name="Picture">
+                        <wp:docPr id="1135822409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="965230936" name="Picture"/>
+                                <pic:cNvPr id="1135822409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1437733229" name="Picture">
+                        <wp:docPr id="2052720173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1437733229" name="Picture"/>
+                                <pic:cNvPr id="2052720173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="472260823" name="Picture">
+                        <wp:docPr id="578694514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="472260823" name="Picture"/>
+                                <pic:cNvPr id="578694514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1751899961" name="Picture">
+                        <wp:docPr id="621762408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1751899961" name="Picture"/>
+                                <pic:cNvPr id="621762408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1531201427" name="Picture">
+                        <wp:docPr id="1689975031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1531201427" name="Picture"/>
+                                <pic:cNvPr id="1689975031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="929891134" name="Picture">
+                        <wp:docPr id="571885703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="929891134" name="Picture"/>
+                                <pic:cNvPr id="571885703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="546479392" name="Picture">
+                        <wp:docPr id="1851967259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="546479392" name="Picture"/>
+                                <pic:cNvPr id="1851967259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1049523042" name="Picture">
+                        <wp:docPr id="162202231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1049523042" name="Picture"/>
+                                <pic:cNvPr id="162202231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1011717118" name="Picture">
+                        <wp:docPr id="708425511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1011717118" name="Picture"/>
+                                <pic:cNvPr id="708425511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190607564" name="Picture">
+                        <wp:docPr id="1120817131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190607564" name="Picture"/>
+                                <pic:cNvPr id="1120817131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1625075682" name="Picture">
+                        <wp:docPr id="478336919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1625075682" name="Picture"/>
+                                <pic:cNvPr id="478336919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="274004451" name="Picture">
+                        <wp:docPr id="247763778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="274004451" name="Picture"/>
+                                <pic:cNvPr id="247763778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="709795086" name="Picture">
+                        <wp:docPr id="1485445104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="709795086" name="Picture"/>
+                                <pic:cNvPr id="1485445104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="83930354" name="Picture">
+                        <wp:docPr id="1552237300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="83930354" name="Picture"/>
+                                <pic:cNvPr id="1552237300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="897684162" name="Picture">
+                        <wp:docPr id="455730085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="897684162" name="Picture"/>
+                                <pic:cNvPr id="455730085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310790784" name="Picture">
+                  <wp:docPr id="758106973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310790784" name="Picture"/>
+                          <pic:cNvPr id="758106973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544514176" name="Picture">
+                  <wp:docPr id="1463523522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544514176" name="Picture"/>
+                          <pic:cNvPr id="1463523522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839157150" name="Picture">
+                  <wp:docPr id="1749093975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839157150" name="Picture"/>
+                          <pic:cNvPr id="1749093975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055684684" name="Picture">
+                  <wp:docPr id="1844665243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055684684" name="Picture"/>
+                          <pic:cNvPr id="1844665243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760660091" name="Picture">
+                  <wp:docPr id="22403403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760660091" name="Picture"/>
+                          <pic:cNvPr id="22403403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177435121" name="Picture">
+                  <wp:docPr id="354260981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177435121" name="Picture"/>
+                          <pic:cNvPr id="354260981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="386433866" name="Picture">
+                        <wp:docPr id="1216553658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="386433866" name="Picture"/>
+                                <pic:cNvPr id="1216553658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303695642" name="Picture">
+                  <wp:docPr id="1843883023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303695642" name="Picture"/>
+                          <pic:cNvPr id="1843883023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519486447" name="Picture">
+                  <wp:docPr id="1161042444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519486447" name="Picture"/>
+                          <pic:cNvPr id="1161042444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295477160" name="Picture">
+                  <wp:docPr id="343111394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295477160" name="Picture"/>
+                          <pic:cNvPr id="343111394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262733069" name="Picture">
+                  <wp:docPr id="468441852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262733069" name="Picture"/>
+                          <pic:cNvPr id="468441852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821183822" name="Picture">
+                  <wp:docPr id="301135291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821183822" name="Picture"/>
+                          <pic:cNvPr id="301135291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490991111" name="Picture">
+                  <wp:docPr id="831496443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490991111" name="Picture"/>
+                          <pic:cNvPr id="831496443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1326207025" name="Picture">
+                        <wp:docPr id="907018421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1326207025" name="Picture"/>
+                                <pic:cNvPr id="907018421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304275969" name="Picture">
+                  <wp:docPr id="2052384500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304275969" name="Picture"/>
+                          <pic:cNvPr id="2052384500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497499429" name="Picture">
+                  <wp:docPr id="1857442176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497499429" name="Picture"/>
+                          <pic:cNvPr id="1857442176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427869601" name="Picture">
+                  <wp:docPr id="1161556604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427869601" name="Picture"/>
+                          <pic:cNvPr id="1161556604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040301363" name="Picture">
+                  <wp:docPr id="1499822731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040301363" name="Picture"/>
+                          <pic:cNvPr id="1499822731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622453422" name="Picture">
+                  <wp:docPr id="1268935298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622453422" name="Picture"/>
+                          <pic:cNvPr id="1268935298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687470238" name="Picture">
+                  <wp:docPr id="1568138952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687470238" name="Picture"/>
+                          <pic:cNvPr id="1568138952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2085381671" name="Picture">
+                        <wp:docPr id="560419958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2085381671" name="Picture"/>
+                                <pic:cNvPr id="560419958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042204928" name="Picture">
+                  <wp:docPr id="1136961332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042204928" name="Picture"/>
+                          <pic:cNvPr id="1136961332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585232161" name="Picture">
+                  <wp:docPr id="232778563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585232161" name="Picture"/>
+                          <pic:cNvPr id="232778563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445617265" name="Picture">
+                  <wp:docPr id="1582513936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445617265" name="Picture"/>
+                          <pic:cNvPr id="1582513936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583198767" name="Picture">
+                  <wp:docPr id="856121926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583198767" name="Picture"/>
+                          <pic:cNvPr id="856121926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026594990" name="Picture">
+                  <wp:docPr id="142960621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026594990" name="Picture"/>
+                          <pic:cNvPr id="142960621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372249469" name="Picture">
+                  <wp:docPr id="2038034176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372249469" name="Picture"/>
+                          <pic:cNvPr id="2038034176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="964341701" name="Picture">
+                        <wp:docPr id="1715464538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="964341701" name="Picture"/>
+                                <pic:cNvPr id="1715464538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046260898" name="Picture">
+                  <wp:docPr id="1342704498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046260898" name="Picture"/>
+                          <pic:cNvPr id="1342704498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954449482" name="Picture">
+                  <wp:docPr id="136241811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954449482" name="Picture"/>
+                          <pic:cNvPr id="136241811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164396715" name="Picture">
+                  <wp:docPr id="579005737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164396715" name="Picture"/>
+                          <pic:cNvPr id="579005737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523477083" name="Picture">
+                  <wp:docPr id="797897802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523477083" name="Picture"/>
+                          <pic:cNvPr id="797897802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410106834" name="Picture">
+                  <wp:docPr id="672039490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410106834" name="Picture"/>
+                          <pic:cNvPr id="672039490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446100631" name="Picture">
+                  <wp:docPr id="1097615426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446100631" name="Picture"/>
+                          <pic:cNvPr id="1097615426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713347074" name="Picture">
+                  <wp:docPr id="497864383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713347074" name="Picture"/>
+                          <pic:cNvPr id="497864383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444629145" name="Picture">
+                  <wp:docPr id="1024175568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444629145" name="Picture"/>
+                          <pic:cNvPr id="1024175568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646880598" name="Picture">
+                  <wp:docPr id="1152814951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646880598" name="Picture"/>
+                          <pic:cNvPr id="1152814951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>