--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439437050" name="Picture">
+                  <wp:docPr id="79540966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439437050" name="Picture"/>
+                          <pic:cNvPr id="79540966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172775530" name="Picture">
+                  <wp:docPr id="790894773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172775530" name="Picture"/>
+                          <pic:cNvPr id="790894773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1230471828" name="Picture">
+                        <wp:docPr id="1125659994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1230471828" name="Picture"/>
+                                <pic:cNvPr id="1125659994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610547487" name="Picture">
+                  <wp:docPr id="1229746532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610547487" name="Picture"/>
+                          <pic:cNvPr id="1229746532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936913156" name="Picture">
+                  <wp:docPr id="23411519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936913156" name="Picture"/>
+                          <pic:cNvPr id="23411519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447037034" name="Picture">
+                  <wp:docPr id="1765576641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447037034" name="Picture"/>
+                          <pic:cNvPr id="1765576641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418966867" name="Picture">
+                  <wp:docPr id="1163154824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418966867" name="Picture"/>
+                          <pic:cNvPr id="1163154824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100495391" name="Picture">
+                  <wp:docPr id="1124198686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100495391" name="Picture"/>
+                          <pic:cNvPr id="1124198686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369607028" name="Picture">
+                        <wp:docPr id="1036618360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369607028" name="Picture"/>
+                                <pic:cNvPr id="1036618360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="630645709" name="Picture">
+                        <wp:docPr id="612380376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="630645709" name="Picture"/>
+                                <pic:cNvPr id="612380376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267585226" name="Picture">
+                        <wp:docPr id="696856298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267585226" name="Picture"/>
+                                <pic:cNvPr id="696856298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="29780502" name="Picture">
+                        <wp:docPr id="2110599329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="29780502" name="Picture"/>
+                                <pic:cNvPr id="2110599329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1324653404" name="Picture">
+                        <wp:docPr id="65131455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1324653404" name="Picture"/>
+                                <pic:cNvPr id="65131455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1392597691" name="Picture">
+                        <wp:docPr id="240434734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1392597691" name="Picture"/>
+                                <pic:cNvPr id="240434734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1227337537" name="Picture">
+                        <wp:docPr id="2095095629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1227337537" name="Picture"/>
+                                <pic:cNvPr id="2095095629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="781369312" name="Picture">
+                        <wp:docPr id="1199680985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="781369312" name="Picture"/>
+                                <pic:cNvPr id="1199680985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="333559368" name="Picture">
+                        <wp:docPr id="1207344584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="333559368" name="Picture"/>
+                                <pic:cNvPr id="1207344584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="385809036" name="Picture">
+                        <wp:docPr id="398668343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="385809036" name="Picture"/>
+                                <pic:cNvPr id="398668343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1655040869" name="Picture">
+                        <wp:docPr id="1454337066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1655040869" name="Picture"/>
+                                <pic:cNvPr id="1454337066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="764226462" name="Picture">
+                        <wp:docPr id="443125402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="764226462" name="Picture"/>
+                                <pic:cNvPr id="443125402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="31248329" name="Picture">
+                        <wp:docPr id="963028280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="31248329" name="Picture"/>
+                                <pic:cNvPr id="963028280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17375010" name="Picture">
+                        <wp:docPr id="255930382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17375010" name="Picture"/>
+                                <pic:cNvPr id="255930382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1702247410" name="Picture">
+                        <wp:docPr id="1736732522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1702247410" name="Picture"/>
+                                <pic:cNvPr id="1736732522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095126751" name="Picture">
+                  <wp:docPr id="1372221101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095126751" name="Picture"/>
+                          <pic:cNvPr id="1372221101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912860068" name="Picture">
+                  <wp:docPr id="1295273814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912860068" name="Picture"/>
+                          <pic:cNvPr id="1295273814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40129655" name="Picture">
+                  <wp:docPr id="1060273313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40129655" name="Picture"/>
+                          <pic:cNvPr id="1060273313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857236806" name="Picture">
+                  <wp:docPr id="877231335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857236806" name="Picture"/>
+                          <pic:cNvPr id="877231335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94286747" name="Picture">
+                  <wp:docPr id="2067409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94286747" name="Picture"/>
+                          <pic:cNvPr id="2067409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649230035" name="Picture">
+                  <wp:docPr id="1141349933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649230035" name="Picture"/>
+                          <pic:cNvPr id="1141349933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1655640964" name="Picture">
+                        <wp:docPr id="1094644092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1655640964" name="Picture"/>
+                                <pic:cNvPr id="1094644092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485054114" name="Picture">
+                  <wp:docPr id="1237761342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485054114" name="Picture"/>
+                          <pic:cNvPr id="1237761342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222678594" name="Picture">
+                  <wp:docPr id="1327520553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222678594" name="Picture"/>
+                          <pic:cNvPr id="1327520553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401399645" name="Picture">
+                  <wp:docPr id="2040788640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401399645" name="Picture"/>
+                          <pic:cNvPr id="2040788640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731159345" name="Picture">
+                  <wp:docPr id="713617713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731159345" name="Picture"/>
+                          <pic:cNvPr id="713617713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933383925" name="Picture">
+                  <wp:docPr id="1721570189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933383925" name="Picture"/>
+                          <pic:cNvPr id="1721570189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621800643" name="Picture">
+                  <wp:docPr id="1701668305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621800643" name="Picture"/>
+                          <pic:cNvPr id="1701668305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="104512581" name="Picture">
+                        <wp:docPr id="1325774691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="104512581" name="Picture"/>
+                                <pic:cNvPr id="1325774691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1946634041" name="Picture">
+                        <wp:docPr id="790440189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1946634041" name="Picture"/>
+                                <pic:cNvPr id="790440189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655103336" name="Picture">
+                  <wp:docPr id="1296121042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655103336" name="Picture"/>
+                          <pic:cNvPr id="1296121042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456259450" name="Picture">
+                  <wp:docPr id="294031083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456259450" name="Picture"/>
+                          <pic:cNvPr id="294031083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777507373" name="Picture">
+                  <wp:docPr id="1098312701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777507373" name="Picture"/>
+                          <pic:cNvPr id="1098312701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025923823" name="Picture">
+                  <wp:docPr id="1148409315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025923823" name="Picture"/>
+                          <pic:cNvPr id="1148409315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081897828" name="Picture">
+                  <wp:docPr id="1124121638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081897828" name="Picture"/>
+                          <pic:cNvPr id="1124121638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28944,57 +28944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591598547" name="Picture">
+                  <wp:docPr id="1379068657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591598547" name="Picture"/>
+                          <pic:cNvPr id="1379068657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30087,57 +30087,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363823689" name="Picture">
+                        <wp:docPr id="243122433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363823689" name="Picture"/>
+                                <pic:cNvPr id="243122433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31448,57 +31448,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784979620" name="Picture">
+                  <wp:docPr id="1264441181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784979620" name="Picture"/>
+                          <pic:cNvPr id="1264441181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31537,57 +31537,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326077218" name="Picture">
+                  <wp:docPr id="1931003486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326077218" name="Picture"/>
+                          <pic:cNvPr id="1931003486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32181,57 +32181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316264805" name="Picture">
+                  <wp:docPr id="1302987752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316264805" name="Picture"/>
+                          <pic:cNvPr id="1302987752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33179,57 +33179,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056459705" name="Picture">
+                  <wp:docPr id="1880200882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056459705" name="Picture"/>
+                          <pic:cNvPr id="1880200882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33282,57 +33282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91766193" name="Picture">
+                  <wp:docPr id="1236215946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91766193" name="Picture"/>
+                          <pic:cNvPr id="1236215946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34661,57 +34661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501620404" name="Picture">
+                  <wp:docPr id="2008061622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501620404" name="Picture"/>
+                          <pic:cNvPr id="2008061622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35795,57 +35795,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="404229241" name="Picture">
+                        <wp:docPr id="497335300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="404229241" name="Picture"/>
+                                <pic:cNvPr id="497335300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36820,57 +36820,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2100585504" name="Picture">
+                        <wp:docPr id="1391021244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2100585504" name="Picture"/>
+                                <pic:cNvPr id="1391021244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38292,57 +38292,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622314555" name="Picture">
+                  <wp:docPr id="1788186233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622314555" name="Picture"/>
+                          <pic:cNvPr id="1788186233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38381,57 +38381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145019325" name="Picture">
+                  <wp:docPr id="274480279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145019325" name="Picture"/>
+                          <pic:cNvPr id="274480279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39025,57 +39025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184775039" name="Picture">
+                  <wp:docPr id="1022171115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184775039" name="Picture"/>
+                          <pic:cNvPr id="1022171115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40023,57 +40023,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706822450" name="Picture">
+                  <wp:docPr id="704760284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706822450" name="Picture"/>
+                          <pic:cNvPr id="704760284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40126,57 +40126,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225563144" name="Picture">
+                  <wp:docPr id="1624031955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225563144" name="Picture"/>
+                          <pic:cNvPr id="1624031955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41503,57 +41503,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427072977" name="Picture">
+                  <wp:docPr id="1099069570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427072977" name="Picture"/>
+                          <pic:cNvPr id="1099069570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42646,57 +42646,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="411423719" name="Picture">
+                        <wp:docPr id="468319357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="411423719" name="Picture"/>
+                                <pic:cNvPr id="468319357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43867,57 +43867,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623009587" name="Picture">
+                  <wp:docPr id="1232982506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623009587" name="Picture"/>
+                          <pic:cNvPr id="1232982506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43938,57 +43938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015019866" name="Picture">
+                  <wp:docPr id="2031267782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015019866" name="Picture"/>
+                          <pic:cNvPr id="2031267782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44352,57 +44352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700841904" name="Picture">
+                  <wp:docPr id="1293071085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700841904" name="Picture"/>
+                          <pic:cNvPr id="1293071085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>