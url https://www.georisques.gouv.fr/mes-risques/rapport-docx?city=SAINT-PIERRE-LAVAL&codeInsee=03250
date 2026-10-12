--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876361190" name="Picture">
+                  <wp:docPr id="312383480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876361190" name="Picture"/>
+                          <pic:cNvPr id="312383480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077793975" name="Picture">
+                  <wp:docPr id="1783480071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077793975" name="Picture"/>
+                          <pic:cNvPr id="1783480071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1837071258" name="Picture">
+                        <wp:docPr id="1140411994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1837071258" name="Picture"/>
+                                <pic:cNvPr id="1140411994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890311578" name="Picture">
+                  <wp:docPr id="1590613581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890311578" name="Picture"/>
+                          <pic:cNvPr id="1590613581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295543435" name="Picture">
+                  <wp:docPr id="1136096836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295543435" name="Picture"/>
+                          <pic:cNvPr id="1136096836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102115062" name="Picture">
+                  <wp:docPr id="1766565726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102115062" name="Picture"/>
+                          <pic:cNvPr id="1766565726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098168081" name="Picture">
+                  <wp:docPr id="994986727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098168081" name="Picture"/>
+                          <pic:cNvPr id="994986727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881469840" name="Picture">
+                  <wp:docPr id="645884981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881469840" name="Picture"/>
+                          <pic:cNvPr id="645884981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="549127036" name="Picture">
+                        <wp:docPr id="34161149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="549127036" name="Picture"/>
+                                <pic:cNvPr id="34161149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1664011088" name="Picture">
+                        <wp:docPr id="1666249918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1664011088" name="Picture"/>
+                                <pic:cNvPr id="1666249918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1330037909" name="Picture">
+                        <wp:docPr id="1092049915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1330037909" name="Picture"/>
+                                <pic:cNvPr id="1092049915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1312309844" name="Picture">
+                        <wp:docPr id="1356081134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1312309844" name="Picture"/>
+                                <pic:cNvPr id="1356081134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096470182" name="Picture">
+                        <wp:docPr id="764530082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096470182" name="Picture"/>
+                                <pic:cNvPr id="764530082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518940954" name="Picture">
+                        <wp:docPr id="1709351942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518940954" name="Picture"/>
+                                <pic:cNvPr id="1709351942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1337060047" name="Picture">
+                        <wp:docPr id="1207974957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1337060047" name="Picture"/>
+                                <pic:cNvPr id="1207974957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1681030215" name="Picture">
+                        <wp:docPr id="2005276588" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1681030215" name="Picture"/>
+                                <pic:cNvPr id="2005276588" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="347459019" name="Picture">
+                        <wp:docPr id="1589386994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="347459019" name="Picture"/>
+                                <pic:cNvPr id="1589386994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1264584426" name="Picture">
+                        <wp:docPr id="391471300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1264584426" name="Picture"/>
+                                <pic:cNvPr id="391471300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1402397292" name="Picture">
+                        <wp:docPr id="1150121145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1402397292" name="Picture"/>
+                                <pic:cNvPr id="1150121145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="652440668" name="Picture">
+                        <wp:docPr id="1121410674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="652440668" name="Picture"/>
+                                <pic:cNvPr id="1121410674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="490945818" name="Picture">
+                        <wp:docPr id="1953235152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="490945818" name="Picture"/>
+                                <pic:cNvPr id="1953235152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="780777250" name="Picture">
+                        <wp:docPr id="1206362200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="780777250" name="Picture"/>
+                                <pic:cNvPr id="1206362200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1040784983" name="Picture">
+                        <wp:docPr id="1809537892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1040784983" name="Picture"/>
+                                <pic:cNvPr id="1809537892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564001110" name="Picture">
+                  <wp:docPr id="255298308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564001110" name="Picture"/>
+                          <pic:cNvPr id="255298308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943305465" name="Picture">
+                  <wp:docPr id="933298377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943305465" name="Picture"/>
+                          <pic:cNvPr id="933298377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675347823" name="Picture">
+                  <wp:docPr id="1954414860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675347823" name="Picture"/>
+                          <pic:cNvPr id="1954414860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340581843" name="Picture">
+                  <wp:docPr id="1608965182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340581843" name="Picture"/>
+                          <pic:cNvPr id="1608965182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603918563" name="Picture">
+                  <wp:docPr id="1254187188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603918563" name="Picture"/>
+                          <pic:cNvPr id="1254187188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023636821" name="Picture">
+                  <wp:docPr id="401784114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023636821" name="Picture"/>
+                          <pic:cNvPr id="401784114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="222212821" name="Picture">
+                        <wp:docPr id="590954537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="222212821" name="Picture"/>
+                                <pic:cNvPr id="590954537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342301457" name="Picture">
+                  <wp:docPr id="1747670012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342301457" name="Picture"/>
+                          <pic:cNvPr id="1747670012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594252340" name="Picture">
+                  <wp:docPr id="371443671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594252340" name="Picture"/>
+                          <pic:cNvPr id="371443671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660010267" name="Picture">
+                  <wp:docPr id="2146628914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660010267" name="Picture"/>
+                          <pic:cNvPr id="2146628914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52297137" name="Picture">
+                  <wp:docPr id="1987388450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52297137" name="Picture"/>
+                          <pic:cNvPr id="1987388450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138562907" name="Picture">
+                  <wp:docPr id="1879079179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138562907" name="Picture"/>
+                          <pic:cNvPr id="1879079179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924488454" name="Picture">
+                  <wp:docPr id="2035507196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924488454" name="Picture"/>
+                          <pic:cNvPr id="2035507196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="449416063" name="Picture">
+                        <wp:docPr id="2951708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="449416063" name="Picture"/>
+                                <pic:cNvPr id="2951708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="19430944" name="Picture">
+                        <wp:docPr id="605275700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="19430944" name="Picture"/>
+                                <pic:cNvPr id="605275700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466736393" name="Picture">
+                  <wp:docPr id="1283872064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466736393" name="Picture"/>
+                          <pic:cNvPr id="1283872064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280164339" name="Picture">
+                  <wp:docPr id="815000857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280164339" name="Picture"/>
+                          <pic:cNvPr id="815000857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882395238" name="Picture">
+                  <wp:docPr id="1063318934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882395238" name="Picture"/>
+                          <pic:cNvPr id="1063318934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562680396" name="Picture">
+                  <wp:docPr id="738410440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562680396" name="Picture"/>
+                          <pic:cNvPr id="738410440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="648616164" name="Picture">
+                  <wp:docPr id="495598127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="648616164" name="Picture"/>
+                          <pic:cNvPr id="495598127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409199953" name="Picture">
+                  <wp:docPr id="1851367633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409199953" name="Picture"/>
+                          <pic:cNvPr id="1851367633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1462847743" name="Picture">
+                        <wp:docPr id="1708768523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1462847743" name="Picture"/>
+                                <pic:cNvPr id="1708768523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1358915109" name="Picture">
+                  <wp:docPr id="1176880713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1358915109" name="Picture"/>
+                          <pic:cNvPr id="1176880713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997438227" name="Picture">
+                  <wp:docPr id="295682038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997438227" name="Picture"/>
+                          <pic:cNvPr id="295682038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580084797" name="Picture">
+                  <wp:docPr id="1282239065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580084797" name="Picture"/>
+                          <pic:cNvPr id="1282239065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225048929" name="Picture">
+                  <wp:docPr id="110358366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225048929" name="Picture"/>
+                          <pic:cNvPr id="110358366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220582730" name="Picture">
+                  <wp:docPr id="816486560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220582730" name="Picture"/>
+                          <pic:cNvPr id="816486560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136381998" name="Picture">
+                  <wp:docPr id="471680891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136381998" name="Picture"/>
+                          <pic:cNvPr id="471680891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369757390" name="Picture">
+                        <wp:docPr id="1395142943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369757390" name="Picture"/>
+                                <pic:cNvPr id="1395142943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396834168" name="Picture">
+                  <wp:docPr id="1628084002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396834168" name="Picture"/>
+                          <pic:cNvPr id="1628084002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359392674" name="Picture">
+                  <wp:docPr id="1933107925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359392674" name="Picture"/>
+                          <pic:cNvPr id="1933107925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078082303" name="Picture">
+                  <wp:docPr id="313909838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078082303" name="Picture"/>
+                          <pic:cNvPr id="313909838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58776186" name="Picture">
+                  <wp:docPr id="75135063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58776186" name="Picture"/>
+                          <pic:cNvPr id="75135063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891838924" name="Picture">
+                  <wp:docPr id="1134534812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891838924" name="Picture"/>
+                          <pic:cNvPr id="1134534812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455680003" name="Picture">
+                  <wp:docPr id="1975580612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455680003" name="Picture"/>
+                          <pic:cNvPr id="1975580612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163987510" name="Picture">
+                  <wp:docPr id="425905000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163987510" name="Picture"/>
+                          <pic:cNvPr id="425905000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895677814" name="Picture">
+                  <wp:docPr id="1405493140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895677814" name="Picture"/>
+                          <pic:cNvPr id="1405493140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607991466" name="Picture">
+                  <wp:docPr id="248527438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607991466" name="Picture"/>
+                          <pic:cNvPr id="248527438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>