--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312383480" name="Picture">
+                  <wp:docPr id="1897471776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312383480" name="Picture"/>
+                          <pic:cNvPr id="1897471776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783480071" name="Picture">
+                  <wp:docPr id="1881923707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783480071" name="Picture"/>
+                          <pic:cNvPr id="1881923707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1140411994" name="Picture">
+                        <wp:docPr id="719442596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1140411994" name="Picture"/>
+                                <pic:cNvPr id="719442596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590613581" name="Picture">
+                  <wp:docPr id="1235819785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590613581" name="Picture"/>
+                          <pic:cNvPr id="1235819785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136096836" name="Picture">
+                  <wp:docPr id="143680085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136096836" name="Picture"/>
+                          <pic:cNvPr id="143680085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766565726" name="Picture">
+                  <wp:docPr id="237325844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766565726" name="Picture"/>
+                          <pic:cNvPr id="237325844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994986727" name="Picture">
+                  <wp:docPr id="1313434580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994986727" name="Picture"/>
+                          <pic:cNvPr id="1313434580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645884981" name="Picture">
+                  <wp:docPr id="1899604371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645884981" name="Picture"/>
+                          <pic:cNvPr id="1899604371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="34161149" name="Picture">
+                        <wp:docPr id="470108437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="34161149" name="Picture"/>
+                                <pic:cNvPr id="470108437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1666249918" name="Picture">
+                        <wp:docPr id="205622755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1666249918" name="Picture"/>
+                                <pic:cNvPr id="205622755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1092049915" name="Picture">
+                        <wp:docPr id="1606550284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1092049915" name="Picture"/>
+                                <pic:cNvPr id="1606550284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1356081134" name="Picture">
+                        <wp:docPr id="145465861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1356081134" name="Picture"/>
+                                <pic:cNvPr id="145465861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="764530082" name="Picture">
+                        <wp:docPr id="122030129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="764530082" name="Picture"/>
+                                <pic:cNvPr id="122030129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1709351942" name="Picture">
+                        <wp:docPr id="1045483648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1709351942" name="Picture"/>
+                                <pic:cNvPr id="1045483648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1207974957" name="Picture">
+                        <wp:docPr id="1794630552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1207974957" name="Picture"/>
+                                <pic:cNvPr id="1794630552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2005276588" name="Picture">
+                        <wp:docPr id="1252376570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2005276588" name="Picture"/>
+                                <pic:cNvPr id="1252376570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1589386994" name="Picture">
+                        <wp:docPr id="1932713848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1589386994" name="Picture"/>
+                                <pic:cNvPr id="1932713848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="391471300" name="Picture">
+                        <wp:docPr id="157409743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="391471300" name="Picture"/>
+                                <pic:cNvPr id="157409743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1150121145" name="Picture">
+                        <wp:docPr id="1436635393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1150121145" name="Picture"/>
+                                <pic:cNvPr id="1436635393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1121410674" name="Picture">
+                        <wp:docPr id="1018319512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1121410674" name="Picture"/>
+                                <pic:cNvPr id="1018319512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1953235152" name="Picture">
+                        <wp:docPr id="91310422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1953235152" name="Picture"/>
+                                <pic:cNvPr id="91310422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1206362200" name="Picture">
+                        <wp:docPr id="832822135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1206362200" name="Picture"/>
+                                <pic:cNvPr id="832822135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1809537892" name="Picture">
+                        <wp:docPr id="460051664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1809537892" name="Picture"/>
+                                <pic:cNvPr id="460051664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255298308" name="Picture">
+                  <wp:docPr id="1158166181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255298308" name="Picture"/>
+                          <pic:cNvPr id="1158166181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933298377" name="Picture">
+                  <wp:docPr id="763521158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933298377" name="Picture"/>
+                          <pic:cNvPr id="763521158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954414860" name="Picture">
+                  <wp:docPr id="1168838713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954414860" name="Picture"/>
+                          <pic:cNvPr id="1168838713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608965182" name="Picture">
+                  <wp:docPr id="1701703409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608965182" name="Picture"/>
+                          <pic:cNvPr id="1701703409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254187188" name="Picture">
+                  <wp:docPr id="2004614598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254187188" name="Picture"/>
+                          <pic:cNvPr id="2004614598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401784114" name="Picture">
+                  <wp:docPr id="1152590606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401784114" name="Picture"/>
+                          <pic:cNvPr id="1152590606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="590954537" name="Picture">
+                        <wp:docPr id="319869334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="590954537" name="Picture"/>
+                                <pic:cNvPr id="319869334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747670012" name="Picture">
+                  <wp:docPr id="2032025839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747670012" name="Picture"/>
+                          <pic:cNvPr id="2032025839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371443671" name="Picture">
+                  <wp:docPr id="1509166671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371443671" name="Picture"/>
+                          <pic:cNvPr id="1509166671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146628914" name="Picture">
+                  <wp:docPr id="1291708550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146628914" name="Picture"/>
+                          <pic:cNvPr id="1291708550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987388450" name="Picture">
+                  <wp:docPr id="467806653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987388450" name="Picture"/>
+                          <pic:cNvPr id="467806653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879079179" name="Picture">
+                  <wp:docPr id="22734660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879079179" name="Picture"/>
+                          <pic:cNvPr id="22734660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035507196" name="Picture">
+                  <wp:docPr id="2106159150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035507196" name="Picture"/>
+                          <pic:cNvPr id="2106159150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2951708" name="Picture">
+                        <wp:docPr id="1793272034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2951708" name="Picture"/>
+                                <pic:cNvPr id="1793272034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="605275700" name="Picture">
+                        <wp:docPr id="440234129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="605275700" name="Picture"/>
+                                <pic:cNvPr id="440234129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283872064" name="Picture">
+                  <wp:docPr id="1768615692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283872064" name="Picture"/>
+                          <pic:cNvPr id="1768615692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815000857" name="Picture">
+                  <wp:docPr id="1467637042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815000857" name="Picture"/>
+                          <pic:cNvPr id="1467637042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063318934" name="Picture">
+                  <wp:docPr id="128455848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063318934" name="Picture"/>
+                          <pic:cNvPr id="128455848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738410440" name="Picture">
+                  <wp:docPr id="2125331529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738410440" name="Picture"/>
+                          <pic:cNvPr id="2125331529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495598127" name="Picture">
+                  <wp:docPr id="1168191855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495598127" name="Picture"/>
+                          <pic:cNvPr id="1168191855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851367633" name="Picture">
+                  <wp:docPr id="880789931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851367633" name="Picture"/>
+                          <pic:cNvPr id="880789931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1708768523" name="Picture">
+                        <wp:docPr id="290902057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1708768523" name="Picture"/>
+                                <pic:cNvPr id="290902057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176880713" name="Picture">
+                  <wp:docPr id="1538154809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176880713" name="Picture"/>
+                          <pic:cNvPr id="1538154809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295682038" name="Picture">
+                  <wp:docPr id="1851961330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295682038" name="Picture"/>
+                          <pic:cNvPr id="1851961330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282239065" name="Picture">
+                  <wp:docPr id="1375602428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282239065" name="Picture"/>
+                          <pic:cNvPr id="1375602428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110358366" name="Picture">
+                  <wp:docPr id="10356648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110358366" name="Picture"/>
+                          <pic:cNvPr id="10356648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816486560" name="Picture">
+                  <wp:docPr id="872937787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816486560" name="Picture"/>
+                          <pic:cNvPr id="872937787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471680891" name="Picture">
+                  <wp:docPr id="462576746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471680891" name="Picture"/>
+                          <pic:cNvPr id="462576746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1395142943" name="Picture">
+                        <wp:docPr id="1729267218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1395142943" name="Picture"/>
+                                <pic:cNvPr id="1729267218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628084002" name="Picture">
+                  <wp:docPr id="1594763331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628084002" name="Picture"/>
+                          <pic:cNvPr id="1594763331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933107925" name="Picture">
+                  <wp:docPr id="752818086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933107925" name="Picture"/>
+                          <pic:cNvPr id="752818086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313909838" name="Picture">
+                  <wp:docPr id="355472364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313909838" name="Picture"/>
+                          <pic:cNvPr id="355472364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75135063" name="Picture">
+                  <wp:docPr id="706875661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75135063" name="Picture"/>
+                          <pic:cNvPr id="706875661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1134534812" name="Picture">
+                  <wp:docPr id="1136521112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1134534812" name="Picture"/>
+                          <pic:cNvPr id="1136521112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975580612" name="Picture">
+                  <wp:docPr id="1491228153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975580612" name="Picture"/>
+                          <pic:cNvPr id="1491228153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425905000" name="Picture">
+                  <wp:docPr id="939978710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425905000" name="Picture"/>
+                          <pic:cNvPr id="939978710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405493140" name="Picture">
+                  <wp:docPr id="180444754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405493140" name="Picture"/>
+                          <pic:cNvPr id="180444754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248527438" name="Picture">
+                  <wp:docPr id="1279259918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248527438" name="Picture"/>
+                          <pic:cNvPr id="1279259918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>