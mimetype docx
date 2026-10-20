--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849667449" name="Picture">
+                  <wp:docPr id="1807664300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849667449" name="Picture"/>
+                          <pic:cNvPr id="1807664300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966028777" name="Picture">
+                  <wp:docPr id="1838403787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966028777" name="Picture"/>
+                          <pic:cNvPr id="1838403787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="10758363" name="Picture">
+                        <wp:docPr id="690410079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="10758363" name="Picture"/>
+                                <pic:cNvPr id="690410079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960818441" name="Picture">
+                  <wp:docPr id="1126675350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960818441" name="Picture"/>
+                          <pic:cNvPr id="1126675350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619510644" name="Picture">
+                  <wp:docPr id="1107298610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619510644" name="Picture"/>
+                          <pic:cNvPr id="1107298610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335358693" name="Picture">
+                  <wp:docPr id="1726981064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335358693" name="Picture"/>
+                          <pic:cNvPr id="1726981064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312513120" name="Picture">
+                  <wp:docPr id="308689817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312513120" name="Picture"/>
+                          <pic:cNvPr id="308689817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872361854" name="Picture">
+                  <wp:docPr id="429623074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872361854" name="Picture"/>
+                          <pic:cNvPr id="429623074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1196436866" name="Picture">
+                        <wp:docPr id="979091076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1196436866" name="Picture"/>
+                                <pic:cNvPr id="979091076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55608827" name="Picture">
+                        <wp:docPr id="819262074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55608827" name="Picture"/>
+                                <pic:cNvPr id="819262074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1979595876" name="Picture">
+                        <wp:docPr id="830556050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1979595876" name="Picture"/>
+                                <pic:cNvPr id="830556050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="750838471" name="Picture">
+                        <wp:docPr id="2109593308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="750838471" name="Picture"/>
+                                <pic:cNvPr id="2109593308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1779259716" name="Picture">
+                        <wp:docPr id="1108085758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1779259716" name="Picture"/>
+                                <pic:cNvPr id="1108085758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="940203887" name="Picture">
+                        <wp:docPr id="846753833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="940203887" name="Picture"/>
+                                <pic:cNvPr id="846753833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="573440380" name="Picture">
+                        <wp:docPr id="1144693933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="573440380" name="Picture"/>
+                                <pic:cNvPr id="1144693933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="316715514" name="Picture">
+                        <wp:docPr id="1920275663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="316715514" name="Picture"/>
+                                <pic:cNvPr id="1920275663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1474941465" name="Picture">
+                        <wp:docPr id="418679710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1474941465" name="Picture"/>
+                                <pic:cNvPr id="418679710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1636943104" name="Picture">
+                        <wp:docPr id="199139353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1636943104" name="Picture"/>
+                                <pic:cNvPr id="199139353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="733680467" name="Picture">
+                        <wp:docPr id="1092485193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="733680467" name="Picture"/>
+                                <pic:cNvPr id="1092485193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1790306687" name="Picture">
+                        <wp:docPr id="1877927852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1790306687" name="Picture"/>
+                                <pic:cNvPr id="1877927852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1086300263" name="Picture">
+                        <wp:docPr id="1792329577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1086300263" name="Picture"/>
+                                <pic:cNvPr id="1792329577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="4827364" name="Picture">
+                        <wp:docPr id="434967640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="4827364" name="Picture"/>
+                                <pic:cNvPr id="434967640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="15888792" name="Picture">
+                        <wp:docPr id="107373579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="15888792" name="Picture"/>
+                                <pic:cNvPr id="107373579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757484980" name="Picture">
+                  <wp:docPr id="1057762941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757484980" name="Picture"/>
+                          <pic:cNvPr id="1057762941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964232420" name="Picture">
+                  <wp:docPr id="1020148599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964232420" name="Picture"/>
+                          <pic:cNvPr id="1020148599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138544804" name="Picture">
+                  <wp:docPr id="579388879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138544804" name="Picture"/>
+                          <pic:cNvPr id="579388879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029140338" name="Picture">
+                  <wp:docPr id="1820194195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029140338" name="Picture"/>
+                          <pic:cNvPr id="1820194195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343804416" name="Picture">
+                  <wp:docPr id="405384024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343804416" name="Picture"/>
+                          <pic:cNvPr id="405384024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966722542" name="Picture">
+                  <wp:docPr id="104168958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966722542" name="Picture"/>
+                          <pic:cNvPr id="104168958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1513751992" name="Picture">
+                        <wp:docPr id="451313792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1513751992" name="Picture"/>
+                                <pic:cNvPr id="451313792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245080269" name="Picture">
+                  <wp:docPr id="220724861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245080269" name="Picture"/>
+                          <pic:cNvPr id="220724861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818905051" name="Picture">
+                  <wp:docPr id="1773262644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818905051" name="Picture"/>
+                          <pic:cNvPr id="1773262644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986885055" name="Picture">
+                  <wp:docPr id="1199421442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986885055" name="Picture"/>
+                          <pic:cNvPr id="1199421442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193669900" name="Picture">
+                  <wp:docPr id="1246045506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193669900" name="Picture"/>
+                          <pic:cNvPr id="1246045506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490426911" name="Picture">
+                  <wp:docPr id="927223054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490426911" name="Picture"/>
+                          <pic:cNvPr id="927223054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881636780" name="Picture">
+                  <wp:docPr id="223480473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881636780" name="Picture"/>
+                          <pic:cNvPr id="223480473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1998384505" name="Picture">
+                        <wp:docPr id="381668928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1998384505" name="Picture"/>
+                                <pic:cNvPr id="381668928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644618211" name="Picture">
+                  <wp:docPr id="186910924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644618211" name="Picture"/>
+                          <pic:cNvPr id="186910924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980381310" name="Picture">
+                  <wp:docPr id="10269853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980381310" name="Picture"/>
+                          <pic:cNvPr id="10269853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031400190" name="Picture">
+                  <wp:docPr id="1480655665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031400190" name="Picture"/>
+                          <pic:cNvPr id="1480655665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720148448" name="Picture">
+                  <wp:docPr id="1053930260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720148448" name="Picture"/>
+                          <pic:cNvPr id="1053930260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160406251" name="Picture">
+                  <wp:docPr id="1531594247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160406251" name="Picture"/>
+                          <pic:cNvPr id="1531594247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278592743" name="Picture">
+                  <wp:docPr id="1403145414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278592743" name="Picture"/>
+                          <pic:cNvPr id="1403145414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="360730874" name="Picture">
+                        <wp:docPr id="573839108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="360730874" name="Picture"/>
+                                <pic:cNvPr id="573839108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002824787" name="Picture">
+                  <wp:docPr id="1664199672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002824787" name="Picture"/>
+                          <pic:cNvPr id="1664199672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519789383" name="Picture">
+                  <wp:docPr id="858192479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519789383" name="Picture"/>
+                          <pic:cNvPr id="858192479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051179653" name="Picture">
+                  <wp:docPr id="291215033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051179653" name="Picture"/>
+                          <pic:cNvPr id="291215033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587613304" name="Picture">
+                  <wp:docPr id="244639594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587613304" name="Picture"/>
+                          <pic:cNvPr id="244639594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151665876" name="Picture">
+                  <wp:docPr id="173734291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151665876" name="Picture"/>
+                          <pic:cNvPr id="173734291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469589952" name="Picture">
+                  <wp:docPr id="148552572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469589952" name="Picture"/>
+                          <pic:cNvPr id="148552572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="456954300" name="Picture">
+                        <wp:docPr id="2110865198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="456954300" name="Picture"/>
+                                <pic:cNvPr id="2110865198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36413,57 +36413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325823351" name="Picture">
+                  <wp:docPr id="610467022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325823351" name="Picture"/>
+                          <pic:cNvPr id="610467022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36502,57 +36502,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822779863" name="Picture">
+                  <wp:docPr id="1346281251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822779863" name="Picture"/>
+                          <pic:cNvPr id="1346281251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37146,57 +37146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887774457" name="Picture">
+                  <wp:docPr id="464367477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887774457" name="Picture"/>
+                          <pic:cNvPr id="464367477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38144,57 +38144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763328857" name="Picture">
+                  <wp:docPr id="1196465237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763328857" name="Picture"/>
+                          <pic:cNvPr id="1196465237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38247,57 +38247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650983613" name="Picture">
+                  <wp:docPr id="24283577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650983613" name="Picture"/>
+                          <pic:cNvPr id="24283577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39623,57 +39623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2984500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673970265" name="Picture">
+                  <wp:docPr id="1741825725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673970265" name="Picture"/>
+                          <pic:cNvPr id="1741825725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="851" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2984500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41759,57 +41759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218506350" name="Picture">
+                  <wp:docPr id="1185189503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218506350" name="Picture"/>
+                          <pic:cNvPr id="1185189503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41830,57 +41830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689037556" name="Picture">
+                  <wp:docPr id="1984526264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689037556" name="Picture"/>
+                          <pic:cNvPr id="1984526264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42244,57 +42244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435465407" name="Picture">
+                  <wp:docPr id="780319497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435465407" name="Picture"/>
+                          <pic:cNvPr id="780319497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>