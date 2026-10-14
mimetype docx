--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529497419" name="Picture">
+                  <wp:docPr id="45344809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529497419" name="Picture"/>
+                          <pic:cNvPr id="45344809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723351320" name="Picture">
+                  <wp:docPr id="1011306041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723351320" name="Picture"/>
+                          <pic:cNvPr id="1011306041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="525765144" name="Picture">
+                        <wp:docPr id="1618598317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="525765144" name="Picture"/>
+                                <pic:cNvPr id="1618598317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503661568" name="Picture">
+                  <wp:docPr id="97329253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503661568" name="Picture"/>
+                          <pic:cNvPr id="97329253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492936609" name="Picture">
+                  <wp:docPr id="861343126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492936609" name="Picture"/>
+                          <pic:cNvPr id="861343126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765260081" name="Picture">
+                  <wp:docPr id="1053919288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765260081" name="Picture"/>
+                          <pic:cNvPr id="1053919288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305160000" name="Picture">
+                  <wp:docPr id="1490936258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305160000" name="Picture"/>
+                          <pic:cNvPr id="1490936258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80939224" name="Picture">
+                  <wp:docPr id="789801340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80939224" name="Picture"/>
+                          <pic:cNvPr id="789801340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1825903680" name="Picture">
+                        <wp:docPr id="78769596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1825903680" name="Picture"/>
+                                <pic:cNvPr id="78769596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1380471183" name="Picture">
+                        <wp:docPr id="1874250497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1380471183" name="Picture"/>
+                                <pic:cNvPr id="1874250497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1374317172" name="Picture">
+                        <wp:docPr id="1367737973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1374317172" name="Picture"/>
+                                <pic:cNvPr id="1367737973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1123101862" name="Picture">
+                        <wp:docPr id="901603471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1123101862" name="Picture"/>
+                                <pic:cNvPr id="901603471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="185151104" name="Picture">
+                        <wp:docPr id="65172598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="185151104" name="Picture"/>
+                                <pic:cNvPr id="65172598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1422267824" name="Picture">
+                        <wp:docPr id="967650379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1422267824" name="Picture"/>
+                                <pic:cNvPr id="967650379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="275025609" name="Picture">
+                        <wp:docPr id="2037686473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="275025609" name="Picture"/>
+                                <pic:cNvPr id="2037686473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1228973642" name="Picture">
+                        <wp:docPr id="178168358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1228973642" name="Picture"/>
+                                <pic:cNvPr id="178168358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="781124535" name="Picture">
+                        <wp:docPr id="679563749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="781124535" name="Picture"/>
+                                <pic:cNvPr id="679563749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432137931" name="Picture">
+                        <wp:docPr id="1187160637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432137931" name="Picture"/>
+                                <pic:cNvPr id="1187160637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1353260671" name="Picture">
+                        <wp:docPr id="1488339735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1353260671" name="Picture"/>
+                                <pic:cNvPr id="1488339735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157690871" name="Picture">
+                        <wp:docPr id="1703550775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157690871" name="Picture"/>
+                                <pic:cNvPr id="1703550775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044800222" name="Picture">
+                  <wp:docPr id="748839483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044800222" name="Picture"/>
+                          <pic:cNvPr id="748839483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146736285" name="Picture">
+                  <wp:docPr id="1337652888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146736285" name="Picture"/>
+                          <pic:cNvPr id="1337652888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791295349" name="Picture">
+                  <wp:docPr id="561673854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791295349" name="Picture"/>
+                          <pic:cNvPr id="561673854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92037157" name="Picture">
+                  <wp:docPr id="1238112131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92037157" name="Picture"/>
+                          <pic:cNvPr id="1238112131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005457285" name="Picture">
+                  <wp:docPr id="1081527480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005457285" name="Picture"/>
+                          <pic:cNvPr id="1081527480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850214480" name="Picture">
+                  <wp:docPr id="1092311170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850214480" name="Picture"/>
+                          <pic:cNvPr id="1092311170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="19691247" name="Picture">
+                        <wp:docPr id="134585907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="19691247" name="Picture"/>
+                                <pic:cNvPr id="134585907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369498" name="Picture">
+                        <wp:docPr id="1879298593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369498" name="Picture"/>
+                                <pic:cNvPr id="1879298593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18741,57 +18741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963195792" name="Picture">
+                  <wp:docPr id="873088623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963195792" name="Picture"/>
+                          <pic:cNvPr id="873088623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18830,57 +18830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949717096" name="Picture">
+                  <wp:docPr id="1587329550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949717096" name="Picture"/>
+                          <pic:cNvPr id="1587329550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19474,57 +19474,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363455314" name="Picture">
+                  <wp:docPr id="811661606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363455314" name="Picture"/>
+                          <pic:cNvPr id="811661606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20472,57 +20472,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853210915" name="Picture">
+                  <wp:docPr id="1340593076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853210915" name="Picture"/>
+                          <pic:cNvPr id="1340593076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20575,57 +20575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663235452" name="Picture">
+                  <wp:docPr id="811159177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663235452" name="Picture"/>
+                          <pic:cNvPr id="811159177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21956,57 +21956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509336290" name="Picture">
+                  <wp:docPr id="1986577341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509336290" name="Picture"/>
+                          <pic:cNvPr id="1986577341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23099,57 +23099,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2064571009" name="Picture">
+                        <wp:docPr id="75105802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2064571009" name="Picture"/>
+                                <pic:cNvPr id="75105802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24488,57 +24488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397652150" name="Picture">
+                  <wp:docPr id="876562451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397652150" name="Picture"/>
+                          <pic:cNvPr id="876562451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24577,57 +24577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807889832" name="Picture">
+                  <wp:docPr id="176214996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807889832" name="Picture"/>
+                          <pic:cNvPr id="176214996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25221,57 +25221,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649230745" name="Picture">
+                  <wp:docPr id="604885686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649230745" name="Picture"/>
+                          <pic:cNvPr id="604885686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26219,57 +26219,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850366264" name="Picture">
+                  <wp:docPr id="382476478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850366264" name="Picture"/>
+                          <pic:cNvPr id="382476478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26322,57 +26322,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850539898" name="Picture">
+                  <wp:docPr id="1727343321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850539898" name="Picture"/>
+                          <pic:cNvPr id="1727343321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27699,57 +27699,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232249188" name="Picture">
+                  <wp:docPr id="1142248958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232249188" name="Picture"/>
+                          <pic:cNvPr id="1142248958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28842,57 +28842,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="143461329" name="Picture">
+                        <wp:docPr id="1211316596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="143461329" name="Picture"/>
+                                <pic:cNvPr id="1211316596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30203,57 +30203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411965477" name="Picture">
+                  <wp:docPr id="652685097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411965477" name="Picture"/>
+                          <pic:cNvPr id="652685097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30292,57 +30292,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1967484023" name="Picture">
+                  <wp:docPr id="1698661510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1967484023" name="Picture"/>
+                          <pic:cNvPr id="1698661510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30936,57 +30936,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811044512" name="Picture">
+                  <wp:docPr id="740696813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811044512" name="Picture"/>
+                          <pic:cNvPr id="740696813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31934,57 +31934,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018392205" name="Picture">
+                  <wp:docPr id="1637627624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018392205" name="Picture"/>
+                          <pic:cNvPr id="1637627624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32037,57 +32037,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901780733" name="Picture">
+                  <wp:docPr id="141726395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901780733" name="Picture"/>
+                          <pic:cNvPr id="141726395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33414,57 +33414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214493092" name="Picture">
+                  <wp:docPr id="1845466294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214493092" name="Picture"/>
+                          <pic:cNvPr id="1845466294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34557,57 +34557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667266417" name="Picture">
+                        <wp:docPr id="1982432507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667266417" name="Picture"/>
+                                <pic:cNvPr id="1982432507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35778,57 +35778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911934504" name="Picture">
+                  <wp:docPr id="1742927020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911934504" name="Picture"/>
+                          <pic:cNvPr id="1742927020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35849,57 +35849,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277859243" name="Picture">
+                  <wp:docPr id="923877212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277859243" name="Picture"/>
+                          <pic:cNvPr id="923877212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36263,57 +36263,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41654455" name="Picture">
+                  <wp:docPr id="1421593847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41654455" name="Picture"/>
+                          <pic:cNvPr id="1421593847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>