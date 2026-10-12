--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405726396" name="Picture">
+                  <wp:docPr id="1216420807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405726396" name="Picture"/>
+                          <pic:cNvPr id="1216420807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523875172" name="Picture">
+                  <wp:docPr id="1034912408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523875172" name="Picture"/>
+                          <pic:cNvPr id="1034912408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="335194521" name="Picture">
+                        <wp:docPr id="1352870954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="335194521" name="Picture"/>
+                                <pic:cNvPr id="1352870954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85546277" name="Picture">
+                  <wp:docPr id="271291675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85546277" name="Picture"/>
+                          <pic:cNvPr id="271291675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548368454" name="Picture">
+                  <wp:docPr id="817671399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548368454" name="Picture"/>
+                          <pic:cNvPr id="817671399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350492308" name="Picture">
+                  <wp:docPr id="292773168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350492308" name="Picture"/>
+                          <pic:cNvPr id="292773168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628863869" name="Picture">
+                  <wp:docPr id="495612562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628863869" name="Picture"/>
+                          <pic:cNvPr id="495612562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384630984" name="Picture">
+                  <wp:docPr id="782963358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384630984" name="Picture"/>
+                          <pic:cNvPr id="782963358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="752423363" name="Picture">
+                        <wp:docPr id="147075016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="752423363" name="Picture"/>
+                                <pic:cNvPr id="147075016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="722913138" name="Picture">
+                        <wp:docPr id="421861052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="722913138" name="Picture"/>
+                                <pic:cNvPr id="421861052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1501986869" name="Picture">
+                        <wp:docPr id="902982644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1501986869" name="Picture"/>
+                                <pic:cNvPr id="902982644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="591721920" name="Picture">
+                        <wp:docPr id="1430502624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="591721920" name="Picture"/>
+                                <pic:cNvPr id="1430502624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="760565595" name="Picture">
+                        <wp:docPr id="2108389695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="760565595" name="Picture"/>
+                                <pic:cNvPr id="2108389695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945738027" name="Picture">
+                        <wp:docPr id="287716113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945738027" name="Picture"/>
+                                <pic:cNvPr id="287716113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="978836588" name="Picture">
+                        <wp:docPr id="2061282646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="978836588" name="Picture"/>
+                                <pic:cNvPr id="2061282646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="886232917" name="Picture">
+                        <wp:docPr id="793188896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="886232917" name="Picture"/>
+                                <pic:cNvPr id="793188896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350829729" name="Picture">
+                        <wp:docPr id="714702595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350829729" name="Picture"/>
+                                <pic:cNvPr id="714702595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1689472334" name="Picture">
+                        <wp:docPr id="1968255392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1689472334" name="Picture"/>
+                                <pic:cNvPr id="1968255392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1385428223" name="Picture">
+                        <wp:docPr id="786965561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1385428223" name="Picture"/>
+                                <pic:cNvPr id="786965561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="683566875" name="Picture">
+                        <wp:docPr id="613768108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="683566875" name="Picture"/>
+                                <pic:cNvPr id="613768108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743946368" name="Picture">
+                  <wp:docPr id="1918075519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743946368" name="Picture"/>
+                          <pic:cNvPr id="1918075519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786110396" name="Picture">
+                  <wp:docPr id="505312966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786110396" name="Picture"/>
+                          <pic:cNvPr id="505312966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946767317" name="Picture">
+                  <wp:docPr id="285365358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946767317" name="Picture"/>
+                          <pic:cNvPr id="285365358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631926430" name="Picture">
+                  <wp:docPr id="1724321244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631926430" name="Picture"/>
+                          <pic:cNvPr id="1724321244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496965031" name="Picture">
+                  <wp:docPr id="903401557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496965031" name="Picture"/>
+                          <pic:cNvPr id="903401557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847927682" name="Picture">
+                  <wp:docPr id="444204255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847927682" name="Picture"/>
+                          <pic:cNvPr id="444204255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="475095753" name="Picture">
+                        <wp:docPr id="162962449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="475095753" name="Picture"/>
+                                <pic:cNvPr id="162962449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279783042" name="Picture">
+                  <wp:docPr id="1987613255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279783042" name="Picture"/>
+                          <pic:cNvPr id="1987613255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007067659" name="Picture">
+                  <wp:docPr id="1415551440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007067659" name="Picture"/>
+                          <pic:cNvPr id="1415551440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626410780" name="Picture">
+                  <wp:docPr id="1773457758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626410780" name="Picture"/>
+                          <pic:cNvPr id="1773457758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087637064" name="Picture">
+                  <wp:docPr id="253575808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087637064" name="Picture"/>
+                          <pic:cNvPr id="253575808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258795162" name="Picture">
+                  <wp:docPr id="1151592769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258795162" name="Picture"/>
+                          <pic:cNvPr id="1151592769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207809746" name="Picture">
+                  <wp:docPr id="366331482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207809746" name="Picture"/>
+                          <pic:cNvPr id="366331482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="684753841" name="Picture">
+                        <wp:docPr id="2131546761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="684753841" name="Picture"/>
+                                <pic:cNvPr id="2131546761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="253224477" name="Picture">
+                        <wp:docPr id="92005998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="253224477" name="Picture"/>
+                                <pic:cNvPr id="92005998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603332933" name="Picture">
+                  <wp:docPr id="477820114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603332933" name="Picture"/>
+                          <pic:cNvPr id="477820114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873169064" name="Picture">
+                  <wp:docPr id="1795745716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873169064" name="Picture"/>
+                          <pic:cNvPr id="1795745716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423461834" name="Picture">
+                  <wp:docPr id="182642358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423461834" name="Picture"/>
+                          <pic:cNvPr id="182642358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579672782" name="Picture">
+                  <wp:docPr id="2078108119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579672782" name="Picture"/>
+                          <pic:cNvPr id="2078108119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261202820" name="Picture">
+                  <wp:docPr id="360420016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261202820" name="Picture"/>
+                          <pic:cNvPr id="360420016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380541866" name="Picture">
+                  <wp:docPr id="975118204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380541866" name="Picture"/>
+                          <pic:cNvPr id="975118204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="663058550" name="Picture">
+                        <wp:docPr id="1065257752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="663058550" name="Picture"/>
+                                <pic:cNvPr id="1065257752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158993127" name="Picture">
+                  <wp:docPr id="2102957940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158993127" name="Picture"/>
+                          <pic:cNvPr id="2102957940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333595079" name="Picture">
+                  <wp:docPr id="1232083022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333595079" name="Picture"/>
+                          <pic:cNvPr id="1232083022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292839735" name="Picture">
+                  <wp:docPr id="1695024601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292839735" name="Picture"/>
+                          <pic:cNvPr id="1695024601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564206161" name="Picture">
+                  <wp:docPr id="2114353878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564206161" name="Picture"/>
+                          <pic:cNvPr id="2114353878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913864177" name="Picture">
+                  <wp:docPr id="776042705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913864177" name="Picture"/>
+                          <pic:cNvPr id="776042705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298032637" name="Picture">
+                  <wp:docPr id="153479371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298032637" name="Picture"/>
+                          <pic:cNvPr id="153479371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1116861847" name="Picture">
+                        <wp:docPr id="786818009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1116861847" name="Picture"/>
+                                <pic:cNvPr id="786818009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085491639" name="Picture">
+                  <wp:docPr id="136328574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085491639" name="Picture"/>
+                          <pic:cNvPr id="136328574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="332449947" name="Picture">
+                  <wp:docPr id="406956874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="332449947" name="Picture"/>
+                          <pic:cNvPr id="406956874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056044977" name="Picture">
+                  <wp:docPr id="756534214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056044977" name="Picture"/>
+                          <pic:cNvPr id="756534214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>