--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129104886" name="Picture">
+                  <wp:docPr id="1913773540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129104886" name="Picture"/>
+                          <pic:cNvPr id="1913773540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366325231" name="Picture">
+                  <wp:docPr id="1459033827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366325231" name="Picture"/>
+                          <pic:cNvPr id="1459033827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1712226851" name="Picture">
+                        <wp:docPr id="858805812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1712226851" name="Picture"/>
+                                <pic:cNvPr id="858805812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743249806" name="Picture">
+                  <wp:docPr id="878223099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743249806" name="Picture"/>
+                          <pic:cNvPr id="878223099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625792762" name="Picture">
+                  <wp:docPr id="2032296858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625792762" name="Picture"/>
+                          <pic:cNvPr id="2032296858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315849678" name="Picture">
+                  <wp:docPr id="304072901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315849678" name="Picture"/>
+                          <pic:cNvPr id="304072901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361845769" name="Picture">
+                  <wp:docPr id="1597012149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361845769" name="Picture"/>
+                          <pic:cNvPr id="1597012149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812454207" name="Picture">
+                  <wp:docPr id="897512776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812454207" name="Picture"/>
+                          <pic:cNvPr id="897512776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1084839880" name="Picture">
+                        <wp:docPr id="1622404994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1084839880" name="Picture"/>
+                                <pic:cNvPr id="1622404994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6094,93 +6094,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -6555,57 +6512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="417369285" name="Picture">
+                        <wp:docPr id="780823066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="417369285" name="Picture"/>
+                                <pic:cNvPr id="780823066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7127,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="718120771" name="Picture">
+                        <wp:docPr id="641380579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="718120771" name="Picture"/>
+                                <pic:cNvPr id="641380579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7503,93 +7460,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -7964,57 +7878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1333660020" name="Picture">
+                        <wp:docPr id="148841453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1333660020" name="Picture"/>
+                                <pic:cNvPr id="148841453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8493,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1927262987" name="Picture">
+                        <wp:docPr id="1500385109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1927262987" name="Picture"/>
+                                <pic:cNvPr id="1500385109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8912,93 +8826,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -9372,57 +9243,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1998297008" name="Picture">
+                        <wp:docPr id="2132037573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1998297008" name="Picture"/>
+                                <pic:cNvPr id="2132037573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +9875,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="536515338" name="Picture">
+                        <wp:docPr id="1464154636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="536515338" name="Picture"/>
+                                <pic:cNvPr id="1464154636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10337,93 +10208,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -10798,57 +10626,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1283312179" name="Picture">
+                        <wp:docPr id="1960447091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1283312179" name="Picture"/>
+                                <pic:cNvPr id="1960447091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093544592" name="Picture">
+                        <wp:docPr id="1679815539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093544592" name="Picture"/>
+                                <pic:cNvPr id="1679815539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11946,93 +11774,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -12407,57 +12192,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="294829854" name="Picture">
+                        <wp:docPr id="1193676141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="294829854" name="Picture"/>
+                                <pic:cNvPr id="1193676141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13056,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056272058" name="Picture">
+                  <wp:docPr id="358377279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056272058" name="Picture"/>
+                          <pic:cNvPr id="358377279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13145,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877323869" name="Picture">
+                  <wp:docPr id="2054077688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877323869" name="Picture"/>
+                          <pic:cNvPr id="2054077688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +13789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1394068985" name="Picture">
+                  <wp:docPr id="439441873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1394068985" name="Picture"/>
+                          <pic:cNvPr id="439441873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946032927" name="Picture">
+                  <wp:docPr id="1111595080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946032927" name="Picture"/>
+                          <pic:cNvPr id="1111595080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15321,93 +15106,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -16714,57 +16456,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770729796" name="Picture">
+                  <wp:docPr id="570401579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770729796" name="Picture"/>
+                          <pic:cNvPr id="570401579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17825,93 +17567,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -19192,57 +18891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933158176" name="Picture">
+                  <wp:docPr id="1384741706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933158176" name="Picture"/>
+                          <pic:cNvPr id="1384741706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +18980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358607741" name="Picture">
+                  <wp:docPr id="1414641477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358607741" name="Picture"/>
+                          <pic:cNvPr id="1414641477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19624,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1110433918" name="Picture">
+                  <wp:docPr id="1231771093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1110433918" name="Picture"/>
+                          <pic:cNvPr id="1231771093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20622,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830597413" name="Picture">
+                  <wp:docPr id="728064269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830597413" name="Picture"/>
+                          <pic:cNvPr id="728064269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21012,93 +20711,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -22407,57 +22063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39193678" name="Picture">
+                  <wp:docPr id="1670051718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39193678" name="Picture"/>
+                          <pic:cNvPr id="1670051718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23536,93 +23192,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -24939,57 +24552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150670237" name="Picture">
+                  <wp:docPr id="1974468587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150670237" name="Picture"/>
+                          <pic:cNvPr id="1974468587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +24641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2147187305" name="Picture">
+                  <wp:docPr id="1162626819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2147187305" name="Picture"/>
+                          <pic:cNvPr id="1162626819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25285,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933439383" name="Picture">
+                  <wp:docPr id="436975659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933439383" name="Picture"/>
+                          <pic:cNvPr id="436975659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26283,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848273045" name="Picture">
+                  <wp:docPr id="540110691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848273045" name="Picture"/>
+                          <pic:cNvPr id="540110691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26759,93 +26372,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -28150,57 +27720,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045975775" name="Picture">
+                  <wp:docPr id="938004341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045975775" name="Picture"/>
+                          <pic:cNvPr id="938004341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29279,93 +28849,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -30654,57 +30181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618578687" name="Picture">
+                  <wp:docPr id="470410396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618578687" name="Picture"/>
+                          <pic:cNvPr id="470410396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226757256" name="Picture">
+                  <wp:docPr id="1993566955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226757256" name="Picture"/>
+                          <pic:cNvPr id="1993566955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +30914,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354911434" name="Picture">
+                  <wp:docPr id="2049778844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354911434" name="Picture"/>
+                          <pic:cNvPr id="2049778844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +31912,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155940399" name="Picture">
+                  <wp:docPr id="1392948114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155940399" name="Picture"/>
+                          <pic:cNvPr id="1392948114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32474,93 +32001,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -33865,57 +33349,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212125176" name="Picture">
+                  <wp:docPr id="1104780960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212125176" name="Picture"/>
+                          <pic:cNvPr id="1104780960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34994,93 +34478,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -36376,57 +35817,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237502248" name="Picture">
+                  <wp:docPr id="327232303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237502248" name="Picture"/>
+                          <pic:cNvPr id="327232303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +35906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847467428" name="Picture">
+                  <wp:docPr id="505449313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847467428" name="Picture"/>
+                          <pic:cNvPr id="505449313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +36538,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560636121" name="Picture">
+                  <wp:docPr id="275917808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560636121" name="Picture"/>
+                          <pic:cNvPr id="275917808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +37482,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914244615" name="Picture">
+                  <wp:docPr id="1220490267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914244615" name="Picture"/>
+                          <pic:cNvPr id="1220490267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38139,93 +37580,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -39812,57 +39210,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863192014" name="Picture">
+                  <wp:docPr id="1208019014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863192014" name="Picture"/>
+                          <pic:cNvPr id="1208019014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40389,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447079823" name="Picture">
+                  <wp:docPr id="2028437665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447079823" name="Picture"/>
+                          <pic:cNvPr id="2028437665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +40469,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887878859" name="Picture">
+                  <wp:docPr id="279968352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887878859" name="Picture"/>
+                          <pic:cNvPr id="279968352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +40957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599759840" name="Picture">
+                  <wp:docPr id="517306325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599759840" name="Picture"/>
+                          <pic:cNvPr id="517306325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43499,82 +42897,68 @@
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
- <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
- <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
- <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
- <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_11_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_1.png"/>
- <Relationship Id="img_0_1_11_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_3.png"/>
  <Relationship Id="img_0_1_11_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
- <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
- <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
- <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
- <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
- <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
- <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
- <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
- <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
  <Relationship Id="img_0_6_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.jpg"/>
- <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_12.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">