--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524191381" name="Picture">
+                  <wp:docPr id="1225483145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524191381" name="Picture"/>
+                          <pic:cNvPr id="1225483145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74716724" name="Picture">
+                  <wp:docPr id="488139566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74716724" name="Picture"/>
+                          <pic:cNvPr id="488139566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="88986981" name="Picture">
+                        <wp:docPr id="1585161123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="88986981" name="Picture"/>
+                                <pic:cNvPr id="1585161123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857001073" name="Picture">
+                  <wp:docPr id="1847160244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857001073" name="Picture"/>
+                          <pic:cNvPr id="1847160244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847381698" name="Picture">
+                  <wp:docPr id="1193573278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847381698" name="Picture"/>
+                          <pic:cNvPr id="1193573278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101113583" name="Picture">
+                  <wp:docPr id="410363662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101113583" name="Picture"/>
+                          <pic:cNvPr id="410363662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148408466" name="Picture">
+                  <wp:docPr id="98318722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148408466" name="Picture"/>
+                          <pic:cNvPr id="98318722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706848495" name="Picture">
+                  <wp:docPr id="1857026681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706848495" name="Picture"/>
+                          <pic:cNvPr id="1857026681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="821526583" name="Picture">
+                        <wp:docPr id="1671432731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="821526583" name="Picture"/>
+                                <pic:cNvPr id="1671432731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1211653705" name="Picture">
+                        <wp:docPr id="748032459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1211653705" name="Picture"/>
+                                <pic:cNvPr id="748032459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1904175019" name="Picture">
+                        <wp:docPr id="202630866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1904175019" name="Picture"/>
+                                <pic:cNvPr id="202630866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="750635622" name="Picture">
+                        <wp:docPr id="525408654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="750635622" name="Picture"/>
+                                <pic:cNvPr id="525408654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="848064814" name="Picture">
+                        <wp:docPr id="1380386800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="848064814" name="Picture"/>
+                                <pic:cNvPr id="1380386800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1296666206" name="Picture">
+                        <wp:docPr id="146773682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1296666206" name="Picture"/>
+                                <pic:cNvPr id="146773682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2089241952" name="Picture">
+                        <wp:docPr id="725240655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2089241952" name="Picture"/>
+                                <pic:cNvPr id="725240655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826157130" name="Picture">
+                        <wp:docPr id="503016697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826157130" name="Picture"/>
+                                <pic:cNvPr id="503016697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1083369821" name="Picture">
+                        <wp:docPr id="2111770581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1083369821" name="Picture"/>
+                                <pic:cNvPr id="2111770581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1313393008" name="Picture">
+                        <wp:docPr id="759890113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1313393008" name="Picture"/>
+                                <pic:cNvPr id="759890113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1209683430" name="Picture">
+                        <wp:docPr id="1780378158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1209683430" name="Picture"/>
+                                <pic:cNvPr id="1780378158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1537400507" name="Picture">
+                        <wp:docPr id="1054700479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1537400507" name="Picture"/>
+                                <pic:cNvPr id="1054700479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="696443414" name="Picture">
+                        <wp:docPr id="1325168097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="696443414" name="Picture"/>
+                                <pic:cNvPr id="1325168097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418710456" name="Picture">
+                        <wp:docPr id="1553531551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418710456" name="Picture"/>
+                                <pic:cNvPr id="1553531551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="133376096" name="Picture">
+                        <wp:docPr id="1913101711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="133376096" name="Picture"/>
+                                <pic:cNvPr id="1913101711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675279240" name="Picture">
+                  <wp:docPr id="1549614692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675279240" name="Picture"/>
+                          <pic:cNvPr id="1549614692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022968547" name="Picture">
+                  <wp:docPr id="1587919502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022968547" name="Picture"/>
+                          <pic:cNvPr id="1587919502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245934777" name="Picture">
+                  <wp:docPr id="760707472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245934777" name="Picture"/>
+                          <pic:cNvPr id="760707472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176042430" name="Picture">
+                  <wp:docPr id="1560596870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176042430" name="Picture"/>
+                          <pic:cNvPr id="1560596870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555281285" name="Picture">
+                  <wp:docPr id="1165025222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555281285" name="Picture"/>
+                          <pic:cNvPr id="1165025222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751845786" name="Picture">
+                  <wp:docPr id="1841935721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751845786" name="Picture"/>
+                          <pic:cNvPr id="1841935721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1040741421" name="Picture">
+                        <wp:docPr id="2006621150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1040741421" name="Picture"/>
+                                <pic:cNvPr id="2006621150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39381946" name="Picture">
+                  <wp:docPr id="1139101028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39381946" name="Picture"/>
+                          <pic:cNvPr id="1139101028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229718417" name="Picture">
+                  <wp:docPr id="1163628312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229718417" name="Picture"/>
+                          <pic:cNvPr id="1163628312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874037129" name="Picture">
+                  <wp:docPr id="1715255302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874037129" name="Picture"/>
+                          <pic:cNvPr id="1715255302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055252848" name="Picture">
+                  <wp:docPr id="1218561426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055252848" name="Picture"/>
+                          <pic:cNvPr id="1218561426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953212626" name="Picture">
+                  <wp:docPr id="702521621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953212626" name="Picture"/>
+                          <pic:cNvPr id="702521621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173337943" name="Picture">
+                  <wp:docPr id="1556092335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173337943" name="Picture"/>
+                          <pic:cNvPr id="1556092335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1813676179" name="Picture">
+                        <wp:docPr id="869412655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1813676179" name="Picture"/>
+                                <pic:cNvPr id="869412655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352557298" name="Picture">
+                  <wp:docPr id="1635138403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352557298" name="Picture"/>
+                          <pic:cNvPr id="1635138403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959787050" name="Picture">
+                  <wp:docPr id="745455512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959787050" name="Picture"/>
+                          <pic:cNvPr id="745455512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642100337" name="Picture">
+                  <wp:docPr id="715418564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642100337" name="Picture"/>
+                          <pic:cNvPr id="715418564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890889522" name="Picture">
+                  <wp:docPr id="1664317915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890889522" name="Picture"/>
+                          <pic:cNvPr id="1664317915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436674015" name="Picture">
+                  <wp:docPr id="1774760826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436674015" name="Picture"/>
+                          <pic:cNvPr id="1774760826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144592301" name="Picture">
+                  <wp:docPr id="1365113113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144592301" name="Picture"/>
+                          <pic:cNvPr id="1365113113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="505314877" name="Picture">
+                        <wp:docPr id="1404871700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="505314877" name="Picture"/>
+                                <pic:cNvPr id="1404871700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31717,57 +31717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682310672" name="Picture">
+                  <wp:docPr id="105330505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682310672" name="Picture"/>
+                          <pic:cNvPr id="105330505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31806,57 +31806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145086330" name="Picture">
+                  <wp:docPr id="1423687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145086330" name="Picture"/>
+                          <pic:cNvPr id="1423687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32450,57 +32450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697099717" name="Picture">
+                  <wp:docPr id="918499669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697099717" name="Picture"/>
+                          <pic:cNvPr id="918499669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33448,57 +33448,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024513081" name="Picture">
+                  <wp:docPr id="550505939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024513081" name="Picture"/>
+                          <pic:cNvPr id="550505939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52165599" name="Picture">
+                  <wp:docPr id="252299923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52165599" name="Picture"/>
+                          <pic:cNvPr id="252299923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34928,57 +34928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583112513" name="Picture">
+                  <wp:docPr id="1745583614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583112513" name="Picture"/>
+                          <pic:cNvPr id="1745583614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36071,57 +36071,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1863108274" name="Picture">
+                        <wp:docPr id="387351287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1863108274" name="Picture"/>
+                                <pic:cNvPr id="387351287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37439,57 +37439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503784838" name="Picture">
+                  <wp:docPr id="108987532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503784838" name="Picture"/>
+                          <pic:cNvPr id="108987532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37528,57 +37528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343327062" name="Picture">
+                  <wp:docPr id="635252622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343327062" name="Picture"/>
+                          <pic:cNvPr id="635252622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38160,57 +38160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035528467" name="Picture">
+                  <wp:docPr id="243071114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035528467" name="Picture"/>
+                          <pic:cNvPr id="243071114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39104,57 +39104,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743408369" name="Picture">
+                  <wp:docPr id="901008855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743408369" name="Picture"/>
+                          <pic:cNvPr id="901008855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39216,57 +39216,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793013235" name="Picture">
+                  <wp:docPr id="1030363100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793013235" name="Picture"/>
+                          <pic:cNvPr id="1030363100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40875,57 +40875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="539975132" name="Picture">
+                  <wp:docPr id="1152077040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="539975132" name="Picture"/>
+                          <pic:cNvPr id="1152077040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42054,57 +42054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142456268" name="Picture">
+                  <wp:docPr id="1296622712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142456268" name="Picture"/>
+                          <pic:cNvPr id="1296622712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42134,57 +42134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500609165" name="Picture">
+                  <wp:docPr id="435061942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500609165" name="Picture"/>
+                          <pic:cNvPr id="435061942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167189517" name="Picture">
+                  <wp:docPr id="1126845946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167189517" name="Picture"/>
+                          <pic:cNvPr id="1126845946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>