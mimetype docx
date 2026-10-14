--- v1 (2026-10-12)
+++ v2 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225483145" name="Picture">
+                  <wp:docPr id="295804922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225483145" name="Picture"/>
+                          <pic:cNvPr id="295804922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488139566" name="Picture">
+                  <wp:docPr id="1862500747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488139566" name="Picture"/>
+                          <pic:cNvPr id="1862500747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1585161123" name="Picture">
+                        <wp:docPr id="44206161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1585161123" name="Picture"/>
+                                <pic:cNvPr id="44206161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847160244" name="Picture">
+                  <wp:docPr id="1762938069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847160244" name="Picture"/>
+                          <pic:cNvPr id="1762938069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193573278" name="Picture">
+                  <wp:docPr id="1874329345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193573278" name="Picture"/>
+                          <pic:cNvPr id="1874329345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410363662" name="Picture">
+                  <wp:docPr id="307219225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410363662" name="Picture"/>
+                          <pic:cNvPr id="307219225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98318722" name="Picture">
+                  <wp:docPr id="996423717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98318722" name="Picture"/>
+                          <pic:cNvPr id="996423717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857026681" name="Picture">
+                  <wp:docPr id="714908016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857026681" name="Picture"/>
+                          <pic:cNvPr id="714908016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1671432731" name="Picture">
+                        <wp:docPr id="753928270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1671432731" name="Picture"/>
+                                <pic:cNvPr id="753928270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="748032459" name="Picture">
+                        <wp:docPr id="2007761443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="748032459" name="Picture"/>
+                                <pic:cNvPr id="2007761443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="202630866" name="Picture">
+                        <wp:docPr id="236484606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="202630866" name="Picture"/>
+                                <pic:cNvPr id="236484606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="525408654" name="Picture">
+                        <wp:docPr id="1860907166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="525408654" name="Picture"/>
+                                <pic:cNvPr id="1860907166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1380386800" name="Picture">
+                        <wp:docPr id="742818828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1380386800" name="Picture"/>
+                                <pic:cNvPr id="742818828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="146773682" name="Picture">
+                        <wp:docPr id="1056052560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="146773682" name="Picture"/>
+                                <pic:cNvPr id="1056052560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="725240655" name="Picture">
+                        <wp:docPr id="340388900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="725240655" name="Picture"/>
+                                <pic:cNvPr id="340388900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="503016697" name="Picture">
+                        <wp:docPr id="1146393854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="503016697" name="Picture"/>
+                                <pic:cNvPr id="1146393854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2111770581" name="Picture">
+                        <wp:docPr id="872798673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2111770581" name="Picture"/>
+                                <pic:cNvPr id="872798673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="759890113" name="Picture">
+                        <wp:docPr id="699080704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="759890113" name="Picture"/>
+                                <pic:cNvPr id="699080704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1780378158" name="Picture">
+                        <wp:docPr id="673888548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1780378158" name="Picture"/>
+                                <pic:cNvPr id="673888548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1054700479" name="Picture">
+                        <wp:docPr id="203837071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1054700479" name="Picture"/>
+                                <pic:cNvPr id="203837071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1325168097" name="Picture">
+                        <wp:docPr id="527071426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1325168097" name="Picture"/>
+                                <pic:cNvPr id="527071426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553531551" name="Picture">
+                        <wp:docPr id="935911739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553531551" name="Picture"/>
+                                <pic:cNvPr id="935911739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1913101711" name="Picture">
+                        <wp:docPr id="1739667530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1913101711" name="Picture"/>
+                                <pic:cNvPr id="1739667530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549614692" name="Picture">
+                  <wp:docPr id="994099415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549614692" name="Picture"/>
+                          <pic:cNvPr id="994099415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587919502" name="Picture">
+                  <wp:docPr id="1398455243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587919502" name="Picture"/>
+                          <pic:cNvPr id="1398455243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760707472" name="Picture">
+                  <wp:docPr id="887461359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760707472" name="Picture"/>
+                          <pic:cNvPr id="887461359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560596870" name="Picture">
+                  <wp:docPr id="1128643932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560596870" name="Picture"/>
+                          <pic:cNvPr id="1128643932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165025222" name="Picture">
+                  <wp:docPr id="1728159864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165025222" name="Picture"/>
+                          <pic:cNvPr id="1728159864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841935721" name="Picture">
+                  <wp:docPr id="1869221805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841935721" name="Picture"/>
+                          <pic:cNvPr id="1869221805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2006621150" name="Picture">
+                        <wp:docPr id="1249625179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2006621150" name="Picture"/>
+                                <pic:cNvPr id="1249625179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139101028" name="Picture">
+                  <wp:docPr id="917163616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139101028" name="Picture"/>
+                          <pic:cNvPr id="917163616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163628312" name="Picture">
+                  <wp:docPr id="339043380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163628312" name="Picture"/>
+                          <pic:cNvPr id="339043380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715255302" name="Picture">
+                  <wp:docPr id="7877621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715255302" name="Picture"/>
+                          <pic:cNvPr id="7877621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218561426" name="Picture">
+                  <wp:docPr id="1456351108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218561426" name="Picture"/>
+                          <pic:cNvPr id="1456351108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702521621" name="Picture">
+                  <wp:docPr id="260693497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702521621" name="Picture"/>
+                          <pic:cNvPr id="260693497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556092335" name="Picture">
+                  <wp:docPr id="825971301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556092335" name="Picture"/>
+                          <pic:cNvPr id="825971301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="869412655" name="Picture">
+                        <wp:docPr id="1126002503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="869412655" name="Picture"/>
+                                <pic:cNvPr id="1126002503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635138403" name="Picture">
+                  <wp:docPr id="93783264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635138403" name="Picture"/>
+                          <pic:cNvPr id="93783264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745455512" name="Picture">
+                  <wp:docPr id="71163357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745455512" name="Picture"/>
+                          <pic:cNvPr id="71163357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715418564" name="Picture">
+                  <wp:docPr id="1635230118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715418564" name="Picture"/>
+                          <pic:cNvPr id="1635230118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664317915" name="Picture">
+                  <wp:docPr id="316626702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664317915" name="Picture"/>
+                          <pic:cNvPr id="316626702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774760826" name="Picture">
+                  <wp:docPr id="1702424343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774760826" name="Picture"/>
+                          <pic:cNvPr id="1702424343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365113113" name="Picture">
+                  <wp:docPr id="664066739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365113113" name="Picture"/>
+                          <pic:cNvPr id="664066739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1404871700" name="Picture">
+                        <wp:docPr id="1842078725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1404871700" name="Picture"/>
+                                <pic:cNvPr id="1842078725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31717,57 +31717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105330505" name="Picture">
+                  <wp:docPr id="1573161036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105330505" name="Picture"/>
+                          <pic:cNvPr id="1573161036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31806,57 +31806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423687" name="Picture">
+                  <wp:docPr id="46008152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423687" name="Picture"/>
+                          <pic:cNvPr id="46008152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32450,57 +32450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918499669" name="Picture">
+                  <wp:docPr id="812069062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918499669" name="Picture"/>
+                          <pic:cNvPr id="812069062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33448,57 +33448,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550505939" name="Picture">
+                  <wp:docPr id="1776390058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550505939" name="Picture"/>
+                          <pic:cNvPr id="1776390058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252299923" name="Picture">
+                  <wp:docPr id="1296520857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252299923" name="Picture"/>
+                          <pic:cNvPr id="1296520857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34928,57 +34928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745583614" name="Picture">
+                  <wp:docPr id="925563795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745583614" name="Picture"/>
+                          <pic:cNvPr id="925563795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36071,57 +36071,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="387351287" name="Picture">
+                        <wp:docPr id="1455757191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="387351287" name="Picture"/>
+                                <pic:cNvPr id="1455757191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37439,57 +37439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108987532" name="Picture">
+                  <wp:docPr id="1299175761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108987532" name="Picture"/>
+                          <pic:cNvPr id="1299175761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37528,57 +37528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635252622" name="Picture">
+                  <wp:docPr id="870880852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635252622" name="Picture"/>
+                          <pic:cNvPr id="870880852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38160,57 +38160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243071114" name="Picture">
+                  <wp:docPr id="424961638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243071114" name="Picture"/>
+                          <pic:cNvPr id="424961638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39104,57 +39104,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901008855" name="Picture">
+                  <wp:docPr id="1466242463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901008855" name="Picture"/>
+                          <pic:cNvPr id="1466242463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39216,57 +39216,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030363100" name="Picture">
+                  <wp:docPr id="1669485094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030363100" name="Picture"/>
+                          <pic:cNvPr id="1669485094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40875,57 +40875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152077040" name="Picture">
+                  <wp:docPr id="51098499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152077040" name="Picture"/>
+                          <pic:cNvPr id="51098499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42054,57 +42054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296622712" name="Picture">
+                  <wp:docPr id="103690239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296622712" name="Picture"/>
+                          <pic:cNvPr id="103690239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42134,57 +42134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435061942" name="Picture">
+                  <wp:docPr id="1925728201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435061942" name="Picture"/>
+                          <pic:cNvPr id="1925728201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126845946" name="Picture">
+                  <wp:docPr id="299120671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126845946" name="Picture"/>
+                          <pic:cNvPr id="299120671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>