--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="928779306" name="Picture">
+                  <wp:docPr id="1687989441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="928779306" name="Picture"/>
+                          <pic:cNvPr id="1687989441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043835357" name="Picture">
+                  <wp:docPr id="1080884113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043835357" name="Picture"/>
+                          <pic:cNvPr id="1080884113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="44321582" name="Picture">
+                        <wp:docPr id="1647234240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="44321582" name="Picture"/>
+                                <pic:cNvPr id="1647234240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711301734" name="Picture">
+                  <wp:docPr id="1109854617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711301734" name="Picture"/>
+                          <pic:cNvPr id="1109854617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074023413" name="Picture">
+                  <wp:docPr id="1253487883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074023413" name="Picture"/>
+                          <pic:cNvPr id="1253487883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970626635" name="Picture">
+                  <wp:docPr id="1338010433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970626635" name="Picture"/>
+                          <pic:cNvPr id="1338010433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181756840" name="Picture">
+                  <wp:docPr id="204921488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181756840" name="Picture"/>
+                          <pic:cNvPr id="204921488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855856403" name="Picture">
+                  <wp:docPr id="1035282442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855856403" name="Picture"/>
+                          <pic:cNvPr id="1035282442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1629917770" name="Picture">
+                        <wp:docPr id="8636215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1629917770" name="Picture"/>
+                                <pic:cNvPr id="8636215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2016196239" name="Picture">
+                        <wp:docPr id="191026914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2016196239" name="Picture"/>
+                                <pic:cNvPr id="191026914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="328996868" name="Picture">
+                        <wp:docPr id="1044743174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="328996868" name="Picture"/>
+                                <pic:cNvPr id="1044743174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="586484223" name="Picture">
+                        <wp:docPr id="1935728749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="586484223" name="Picture"/>
+                                <pic:cNvPr id="1935728749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="629167135" name="Picture">
+                        <wp:docPr id="1809623440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="629167135" name="Picture"/>
+                                <pic:cNvPr id="1809623440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="266065556" name="Picture">
+                        <wp:docPr id="2052830998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="266065556" name="Picture"/>
+                                <pic:cNvPr id="2052830998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="184360844" name="Picture">
+                        <wp:docPr id="986606081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="184360844" name="Picture"/>
+                                <pic:cNvPr id="986606081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1742742242" name="Picture">
+                        <wp:docPr id="1813527336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1742742242" name="Picture"/>
+                                <pic:cNvPr id="1813527336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="248531679" name="Picture">
+                        <wp:docPr id="1257594437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="248531679" name="Picture"/>
+                                <pic:cNvPr id="1257594437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1692178733" name="Picture">
+                        <wp:docPr id="1656511260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1692178733" name="Picture"/>
+                                <pic:cNvPr id="1656511260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="704770501" name="Picture">
+                        <wp:docPr id="1294670789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="704770501" name="Picture"/>
+                                <pic:cNvPr id="1294670789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1448901444" name="Picture">
+                        <wp:docPr id="1066649121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1448901444" name="Picture"/>
+                                <pic:cNvPr id="1066649121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="119582868" name="Picture">
+                        <wp:docPr id="1832793295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="119582868" name="Picture"/>
+                                <pic:cNvPr id="1832793295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1592018665" name="Picture">
+                        <wp:docPr id="1761700741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1592018665" name="Picture"/>
+                                <pic:cNvPr id="1761700741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1573940470" name="Picture">
+                        <wp:docPr id="15482601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1573940470" name="Picture"/>
+                                <pic:cNvPr id="15482601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628216263" name="Picture">
+                  <wp:docPr id="881482190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628216263" name="Picture"/>
+                          <pic:cNvPr id="881482190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521804682" name="Picture">
+                  <wp:docPr id="657051583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521804682" name="Picture"/>
+                          <pic:cNvPr id="657051583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38416950" name="Picture">
+                  <wp:docPr id="1807157290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38416950" name="Picture"/>
+                          <pic:cNvPr id="1807157290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716669973" name="Picture">
+                  <wp:docPr id="608863054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716669973" name="Picture"/>
+                          <pic:cNvPr id="608863054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654702375" name="Picture">
+                  <wp:docPr id="1165673668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654702375" name="Picture"/>
+                          <pic:cNvPr id="1165673668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279120373" name="Picture">
+                  <wp:docPr id="990897594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279120373" name="Picture"/>
+                          <pic:cNvPr id="990897594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="53774197" name="Picture">
+                        <wp:docPr id="1451097358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="53774197" name="Picture"/>
+                                <pic:cNvPr id="1451097358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660805652" name="Picture">
+                  <wp:docPr id="573893389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660805652" name="Picture"/>
+                          <pic:cNvPr id="573893389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995444193" name="Picture">
+                  <wp:docPr id="376060118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995444193" name="Picture"/>
+                          <pic:cNvPr id="376060118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364734309" name="Picture">
+                  <wp:docPr id="793125528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364734309" name="Picture"/>
+                          <pic:cNvPr id="793125528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="460672567" name="Picture">
+                  <wp:docPr id="1698673553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="460672567" name="Picture"/>
+                          <pic:cNvPr id="1698673553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197634345" name="Picture">
+                  <wp:docPr id="1504718609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197634345" name="Picture"/>
+                          <pic:cNvPr id="1504718609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1512147458" name="Picture">
+                  <wp:docPr id="417833613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1512147458" name="Picture"/>
+                          <pic:cNvPr id="417833613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205491619" name="Picture">
+                        <wp:docPr id="894108686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205491619" name="Picture"/>
+                                <pic:cNvPr id="894108686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755666596" name="Picture">
+                  <wp:docPr id="1607953203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755666596" name="Picture"/>
+                          <pic:cNvPr id="1607953203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873833692" name="Picture">
+                  <wp:docPr id="1203841453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873833692" name="Picture"/>
+                          <pic:cNvPr id="1203841453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236681204" name="Picture">
+                  <wp:docPr id="47257646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236681204" name="Picture"/>
+                          <pic:cNvPr id="47257646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251781879" name="Picture">
+                  <wp:docPr id="1241916275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251781879" name="Picture"/>
+                          <pic:cNvPr id="1241916275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619076503" name="Picture">
+                  <wp:docPr id="737667540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619076503" name="Picture"/>
+                          <pic:cNvPr id="737667540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245860435" name="Picture">
+                  <wp:docPr id="1859603320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245860435" name="Picture"/>
+                          <pic:cNvPr id="1859603320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627397490" name="Picture">
+                  <wp:docPr id="944939327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627397490" name="Picture"/>
+                          <pic:cNvPr id="944939327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398268945" name="Picture">
+                  <wp:docPr id="1821024710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398268945" name="Picture"/>
+                          <pic:cNvPr id="1821024710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696422455" name="Picture">
+                  <wp:docPr id="1139718454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696422455" name="Picture"/>
+                          <pic:cNvPr id="1139718454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129116976" name="Picture">
+                  <wp:docPr id="533875402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129116976" name="Picture"/>
+                          <pic:cNvPr id="533875402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089053527" name="Picture">
+                  <wp:docPr id="1927163489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089053527" name="Picture"/>
+                          <pic:cNvPr id="1927163489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637823979" name="Picture">
+                  <wp:docPr id="457130029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637823979" name="Picture"/>
+                          <pic:cNvPr id="457130029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1115718069" name="Picture">
+                        <wp:docPr id="1830855783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1115718069" name="Picture"/>
+                                <pic:cNvPr id="1830855783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205793085" name="Picture">
+                  <wp:docPr id="209694662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205793085" name="Picture"/>
+                          <pic:cNvPr id="209694662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954210078" name="Picture">
+                  <wp:docPr id="439934964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954210078" name="Picture"/>
+                          <pic:cNvPr id="439934964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328723143" name="Picture">
+                  <wp:docPr id="1478576885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328723143" name="Picture"/>
+                          <pic:cNvPr id="1478576885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440772642" name="Picture">
+                  <wp:docPr id="702106657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440772642" name="Picture"/>
+                          <pic:cNvPr id="702106657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063748393" name="Picture">
+                  <wp:docPr id="1278038826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063748393" name="Picture"/>
+                          <pic:cNvPr id="1278038826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646951777" name="Picture">
+                  <wp:docPr id="460955567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646951777" name="Picture"/>
+                          <pic:cNvPr id="460955567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="9526921" name="Picture">
+                        <wp:docPr id="298174479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="9526921" name="Picture"/>
+                                <pic:cNvPr id="298174479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998020316" name="Picture">
+                  <wp:docPr id="982319438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998020316" name="Picture"/>
+                          <pic:cNvPr id="982319438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886443628" name="Picture">
+                  <wp:docPr id="606966792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886443628" name="Picture"/>
+                          <pic:cNvPr id="606966792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468724628" name="Picture">
+                  <wp:docPr id="449153825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468724628" name="Picture"/>
+                          <pic:cNvPr id="449153825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44701,57 +44701,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935044028" name="Picture">
+                  <wp:docPr id="1985852778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935044028" name="Picture"/>
+                          <pic:cNvPr id="1985852778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44772,57 +44772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85157890" name="Picture">
+                  <wp:docPr id="1041822333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85157890" name="Picture"/>
+                          <pic:cNvPr id="1041822333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45186,57 +45186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87362401" name="Picture">
+                  <wp:docPr id="137554460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87362401" name="Picture"/>
+                          <pic:cNvPr id="137554460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>