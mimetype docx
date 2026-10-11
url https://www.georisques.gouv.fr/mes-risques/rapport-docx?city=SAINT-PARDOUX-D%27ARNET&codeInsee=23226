--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375697496" name="Picture">
+                  <wp:docPr id="1759700414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375697496" name="Picture"/>
+                          <pic:cNvPr id="1759700414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086330132" name="Picture">
+                  <wp:docPr id="1845882718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086330132" name="Picture"/>
+                          <pic:cNvPr id="1845882718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403396683" name="Picture">
+                        <wp:docPr id="1791551101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403396683" name="Picture"/>
+                                <pic:cNvPr id="1791551101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875987470" name="Picture">
+                  <wp:docPr id="776594359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875987470" name="Picture"/>
+                          <pic:cNvPr id="776594359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776565538" name="Picture">
+                  <wp:docPr id="1253052674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776565538" name="Picture"/>
+                          <pic:cNvPr id="1253052674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303310313" name="Picture">
+                  <wp:docPr id="1763411697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303310313" name="Picture"/>
+                          <pic:cNvPr id="1763411697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021265853" name="Picture">
+                  <wp:docPr id="2102658141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021265853" name="Picture"/>
+                          <pic:cNvPr id="2102658141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580185869" name="Picture">
+                  <wp:docPr id="1237668100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580185869" name="Picture"/>
+                          <pic:cNvPr id="1237668100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1655459245" name="Picture">
+                        <wp:docPr id="906528307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1655459245" name="Picture"/>
+                                <pic:cNvPr id="906528307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="188802205" name="Picture">
+                        <wp:docPr id="2098370372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="188802205" name="Picture"/>
+                                <pic:cNvPr id="2098370372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1940600357" name="Picture">
+                        <wp:docPr id="640516133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1940600357" name="Picture"/>
+                                <pic:cNvPr id="640516133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1916009896" name="Picture">
+                        <wp:docPr id="1605185861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1916009896" name="Picture"/>
+                                <pic:cNvPr id="1605185861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="337976705" name="Picture">
+                        <wp:docPr id="2030879054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="337976705" name="Picture"/>
+                                <pic:cNvPr id="2030879054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="484949688" name="Picture">
+                        <wp:docPr id="435758713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="484949688" name="Picture"/>
+                                <pic:cNvPr id="435758713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="815088354" name="Picture">
+                        <wp:docPr id="1507978627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="815088354" name="Picture"/>
+                                <pic:cNvPr id="1507978627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1002900419" name="Picture">
+                        <wp:docPr id="1311020589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1002900419" name="Picture"/>
+                                <pic:cNvPr id="1311020589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1967440818" name="Picture">
+                        <wp:docPr id="658617082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1967440818" name="Picture"/>
+                                <pic:cNvPr id="658617082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1834910816" name="Picture">
+                        <wp:docPr id="1969644243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1834910816" name="Picture"/>
+                                <pic:cNvPr id="1969644243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1690586343" name="Picture">
+                        <wp:docPr id="441597776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1690586343" name="Picture"/>
+                                <pic:cNvPr id="441597776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1524831758" name="Picture">
+                        <wp:docPr id="1067163080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1524831758" name="Picture"/>
+                                <pic:cNvPr id="1067163080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1048142183" name="Picture">
+                        <wp:docPr id="418647172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1048142183" name="Picture"/>
+                                <pic:cNvPr id="418647172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="542371771" name="Picture">
+                        <wp:docPr id="1631114300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="542371771" name="Picture"/>
+                                <pic:cNvPr id="1631114300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="733752357" name="Picture">
+                        <wp:docPr id="441530172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="733752357" name="Picture"/>
+                                <pic:cNvPr id="441530172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400867459" name="Picture">
+                  <wp:docPr id="1266367005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400867459" name="Picture"/>
+                          <pic:cNvPr id="1266367005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333224256" name="Picture">
+                  <wp:docPr id="657519822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333224256" name="Picture"/>
+                          <pic:cNvPr id="657519822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609495166" name="Picture">
+                  <wp:docPr id="1268527899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609495166" name="Picture"/>
+                          <pic:cNvPr id="1268527899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139436376" name="Picture">
+                  <wp:docPr id="1216857137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139436376" name="Picture"/>
+                          <pic:cNvPr id="1216857137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655624078" name="Picture">
+                  <wp:docPr id="525034264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655624078" name="Picture"/>
+                          <pic:cNvPr id="525034264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811355104" name="Picture">
+                  <wp:docPr id="1354674676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811355104" name="Picture"/>
+                          <pic:cNvPr id="1354674676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="859194117" name="Picture">
+                        <wp:docPr id="1207066362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="859194117" name="Picture"/>
+                                <pic:cNvPr id="1207066362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983832751" name="Picture">
+                  <wp:docPr id="1139246299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983832751" name="Picture"/>
+                          <pic:cNvPr id="1139246299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647818882" name="Picture">
+                  <wp:docPr id="1814850414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647818882" name="Picture"/>
+                          <pic:cNvPr id="1814850414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670963626" name="Picture">
+                  <wp:docPr id="964492703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670963626" name="Picture"/>
+                          <pic:cNvPr id="964492703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093000816" name="Picture">
+                  <wp:docPr id="1178424488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093000816" name="Picture"/>
+                          <pic:cNvPr id="1178424488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333473569" name="Picture">
+                  <wp:docPr id="1670678768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333473569" name="Picture"/>
+                          <pic:cNvPr id="1670678768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="73021400" name="Picture">
+                  <wp:docPr id="98418077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="73021400" name="Picture"/>
+                          <pic:cNvPr id="98418077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="519058775" name="Picture">
+                        <wp:docPr id="2062599918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="519058775" name="Picture"/>
+                                <pic:cNvPr id="2062599918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1441410243" name="Picture">
+                        <wp:docPr id="703103205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1441410243" name="Picture"/>
+                                <pic:cNvPr id="703103205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800296036" name="Picture">
+                  <wp:docPr id="1730070984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800296036" name="Picture"/>
+                          <pic:cNvPr id="1730070984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252811496" name="Picture">
+                  <wp:docPr id="1122747531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252811496" name="Picture"/>
+                          <pic:cNvPr id="1122747531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710755158" name="Picture">
+                  <wp:docPr id="411206388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710755158" name="Picture"/>
+                          <pic:cNvPr id="411206388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331107706" name="Picture">
+                  <wp:docPr id="1253441849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331107706" name="Picture"/>
+                          <pic:cNvPr id="1253441849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957171110" name="Picture">
+                  <wp:docPr id="1068316038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957171110" name="Picture"/>
+                          <pic:cNvPr id="1068316038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950254582" name="Picture">
+                  <wp:docPr id="273491682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950254582" name="Picture"/>
+                          <pic:cNvPr id="273491682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634116080" name="Picture">
+                  <wp:docPr id="472037491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634116080" name="Picture"/>
+                          <pic:cNvPr id="472037491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9610420" name="Picture">
+                  <wp:docPr id="1696724771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9610420" name="Picture"/>
+                          <pic:cNvPr id="1696724771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511564627" name="Picture">
+                  <wp:docPr id="1924072079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511564627" name="Picture"/>
+                          <pic:cNvPr id="1924072079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843262528" name="Picture">
+                  <wp:docPr id="1638433719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843262528" name="Picture"/>
+                          <pic:cNvPr id="1638433719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541252935" name="Picture">
+                  <wp:docPr id="472802927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541252935" name="Picture"/>
+                          <pic:cNvPr id="472802927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213423612" name="Picture">
+                  <wp:docPr id="650812279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213423612" name="Picture"/>
+                          <pic:cNvPr id="650812279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="139715413" name="Picture">
+                        <wp:docPr id="470638003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="139715413" name="Picture"/>
+                                <pic:cNvPr id="470638003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1512956188" name="Picture">
+                  <wp:docPr id="1852734566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1512956188" name="Picture"/>
+                          <pic:cNvPr id="1852734566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277970102" name="Picture">
+                  <wp:docPr id="1673354000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277970102" name="Picture"/>
+                          <pic:cNvPr id="1673354000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57250585" name="Picture">
+                  <wp:docPr id="2112495025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57250585" name="Picture"/>
+                          <pic:cNvPr id="2112495025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757053579" name="Picture">
+                  <wp:docPr id="1485306917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757053579" name="Picture"/>
+                          <pic:cNvPr id="1485306917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315398134" name="Picture">
+                  <wp:docPr id="1350445912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315398134" name="Picture"/>
+                          <pic:cNvPr id="1350445912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926858268" name="Picture">
+                  <wp:docPr id="209453576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926858268" name="Picture"/>
+                          <pic:cNvPr id="209453576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="230706779" name="Picture">
+                        <wp:docPr id="1200614794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="230706779" name="Picture"/>
+                                <pic:cNvPr id="1200614794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486263460" name="Picture">
+                  <wp:docPr id="781702583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486263460" name="Picture"/>
+                          <pic:cNvPr id="781702583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905254214" name="Picture">
+                  <wp:docPr id="315778634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905254214" name="Picture"/>
+                          <pic:cNvPr id="315778634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054228365" name="Picture">
+                  <wp:docPr id="1291137467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054228365" name="Picture"/>
+                          <pic:cNvPr id="1291137467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45415,57 +45415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="431266662" name="Picture">
+                  <wp:docPr id="1259033814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="431266662" name="Picture"/>
+                          <pic:cNvPr id="1259033814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45486,57 +45486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74904115" name="Picture">
+                  <wp:docPr id="1248496587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74904115" name="Picture"/>
+                          <pic:cNvPr id="1248496587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45900,57 +45900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991880273" name="Picture">
+                  <wp:docPr id="796328916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991880273" name="Picture"/>
+                          <pic:cNvPr id="796328916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>