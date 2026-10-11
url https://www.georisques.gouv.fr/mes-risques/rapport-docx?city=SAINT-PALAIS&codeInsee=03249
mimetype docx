--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157186674" name="Picture">
+                  <wp:docPr id="227887599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157186674" name="Picture"/>
+                          <pic:cNvPr id="227887599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746712284" name="Picture">
+                  <wp:docPr id="987887866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746712284" name="Picture"/>
+                          <pic:cNvPr id="987887866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1219774849" name="Picture">
+                        <wp:docPr id="615293961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1219774849" name="Picture"/>
+                                <pic:cNvPr id="615293961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755342353" name="Picture">
+                  <wp:docPr id="1989874364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755342353" name="Picture"/>
+                          <pic:cNvPr id="1989874364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542780548" name="Picture">
+                  <wp:docPr id="2103255780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542780548" name="Picture"/>
+                          <pic:cNvPr id="2103255780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990224860" name="Picture">
+                  <wp:docPr id="514018140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990224860" name="Picture"/>
+                          <pic:cNvPr id="514018140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83653764" name="Picture">
+                  <wp:docPr id="469944733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83653764" name="Picture"/>
+                          <pic:cNvPr id="469944733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453761198" name="Picture">
+                  <wp:docPr id="1323178709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453761198" name="Picture"/>
+                          <pic:cNvPr id="1323178709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="949134298" name="Picture">
+                        <wp:docPr id="284869114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="949134298" name="Picture"/>
+                                <pic:cNvPr id="284869114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1715300525" name="Picture">
+                        <wp:docPr id="557409966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1715300525" name="Picture"/>
+                                <pic:cNvPr id="557409966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1508912724" name="Picture">
+                        <wp:docPr id="785546422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1508912724" name="Picture"/>
+                                <pic:cNvPr id="785546422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1819532080" name="Picture">
+                        <wp:docPr id="1331591279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1819532080" name="Picture"/>
+                                <pic:cNvPr id="1331591279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1977335213" name="Picture">
+                        <wp:docPr id="277287106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1977335213" name="Picture"/>
+                                <pic:cNvPr id="277287106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1426401722" name="Picture">
+                        <wp:docPr id="609877429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1426401722" name="Picture"/>
+                                <pic:cNvPr id="609877429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="57028701" name="Picture">
+                        <wp:docPr id="1966912152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="57028701" name="Picture"/>
+                                <pic:cNvPr id="1966912152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="251934436" name="Picture">
+                        <wp:docPr id="533424241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="251934436" name="Picture"/>
+                                <pic:cNvPr id="533424241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1076793512" name="Picture">
+                        <wp:docPr id="1707348151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1076793512" name="Picture"/>
+                                <pic:cNvPr id="1707348151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="386294693" name="Picture">
+                        <wp:docPr id="1811954270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="386294693" name="Picture"/>
+                                <pic:cNvPr id="1811954270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="302581180" name="Picture">
+                        <wp:docPr id="1765906983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="302581180" name="Picture"/>
+                                <pic:cNvPr id="1765906983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="903668574" name="Picture">
+                        <wp:docPr id="390747315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="903668574" name="Picture"/>
+                                <pic:cNvPr id="390747315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143367453" name="Picture">
+                  <wp:docPr id="741019164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143367453" name="Picture"/>
+                          <pic:cNvPr id="741019164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083688389" name="Picture">
+                  <wp:docPr id="221982971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083688389" name="Picture"/>
+                          <pic:cNvPr id="221982971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829621331" name="Picture">
+                  <wp:docPr id="1114460832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829621331" name="Picture"/>
+                          <pic:cNvPr id="1114460832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563510055" name="Picture">
+                  <wp:docPr id="711006233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563510055" name="Picture"/>
+                          <pic:cNvPr id="711006233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851382741" name="Picture">
+                  <wp:docPr id="1420883111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851382741" name="Picture"/>
+                          <pic:cNvPr id="1420883111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072982674" name="Picture">
+                  <wp:docPr id="1015085746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072982674" name="Picture"/>
+                          <pic:cNvPr id="1015085746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1595604832" name="Picture">
+                        <wp:docPr id="148962598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1595604832" name="Picture"/>
+                                <pic:cNvPr id="148962598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561782333" name="Picture">
+                  <wp:docPr id="1121418211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561782333" name="Picture"/>
+                          <pic:cNvPr id="1121418211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127465949" name="Picture">
+                  <wp:docPr id="1220302031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127465949" name="Picture"/>
+                          <pic:cNvPr id="1220302031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267515825" name="Picture">
+                  <wp:docPr id="1203407155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267515825" name="Picture"/>
+                          <pic:cNvPr id="1203407155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72470954" name="Picture">
+                  <wp:docPr id="1820466325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72470954" name="Picture"/>
+                          <pic:cNvPr id="1820466325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584716937" name="Picture">
+                  <wp:docPr id="1519217860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584716937" name="Picture"/>
+                          <pic:cNvPr id="1519217860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130389282" name="Picture">
+                  <wp:docPr id="2026695622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130389282" name="Picture"/>
+                          <pic:cNvPr id="2026695622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1212309434" name="Picture">
+                        <wp:docPr id="1650540341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1212309434" name="Picture"/>
+                                <pic:cNvPr id="1650540341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2095078997" name="Picture">
+                        <wp:docPr id="538435174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2095078997" name="Picture"/>
+                                <pic:cNvPr id="538435174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400983884" name="Picture">
+                  <wp:docPr id="1966467957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400983884" name="Picture"/>
+                          <pic:cNvPr id="1966467957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24433,57 +24433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670444970" name="Picture">
+                  <wp:docPr id="760394610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670444970" name="Picture"/>
+                          <pic:cNvPr id="760394610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676204948" name="Picture">
+                  <wp:docPr id="1771463452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676204948" name="Picture"/>
+                          <pic:cNvPr id="1771463452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26174,57 +26174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123174900" name="Picture">
+                  <wp:docPr id="425434813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123174900" name="Picture"/>
+                          <pic:cNvPr id="425434813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26277,57 +26277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49253594" name="Picture">
+                  <wp:docPr id="1512299205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49253594" name="Picture"/>
+                          <pic:cNvPr id="1512299205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27735,57 +27735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797745359" name="Picture">
+                  <wp:docPr id="627671009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797745359" name="Picture"/>
+                          <pic:cNvPr id="627671009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28932,57 +28932,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100462346" name="Picture">
+                        <wp:docPr id="871992764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100462346" name="Picture"/>
+                                <pic:cNvPr id="871992764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31102,57 +31102,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166810404" name="Picture">
+                  <wp:docPr id="2132311594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166810404" name="Picture"/>
+                          <pic:cNvPr id="2132311594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31191,57 +31191,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506477735" name="Picture">
+                  <wp:docPr id="1750113577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506477735" name="Picture"/>
+                          <pic:cNvPr id="1750113577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31835,57 +31835,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001207339" name="Picture">
+                  <wp:docPr id="398158322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001207339" name="Picture"/>
+                          <pic:cNvPr id="398158322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32833,57 +32833,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540676407" name="Picture">
+                  <wp:docPr id="1809469956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540676407" name="Picture"/>
+                          <pic:cNvPr id="1809469956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32936,57 +32936,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923464440" name="Picture">
+                  <wp:docPr id="1140164301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923464440" name="Picture"/>
+                          <pic:cNvPr id="1140164301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34313,57 +34313,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868423196" name="Picture">
+                  <wp:docPr id="1332688280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868423196" name="Picture"/>
+                          <pic:cNvPr id="1332688280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35456,57 +35456,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1299971648" name="Picture">
+                        <wp:docPr id="129080822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1299971648" name="Picture"/>
+                                <pic:cNvPr id="129080822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36677,57 +36677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721987589" name="Picture">
+                  <wp:docPr id="834972525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721987589" name="Picture"/>
+                          <pic:cNvPr id="834972525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36748,57 +36748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073557263" name="Picture">
+                  <wp:docPr id="162907570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073557263" name="Picture"/>
+                          <pic:cNvPr id="162907570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37162,57 +37162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435791160" name="Picture">
+                  <wp:docPr id="56337154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435791160" name="Picture"/>
+                          <pic:cNvPr id="56337154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>